--- v0 (2026-04-18)
+++ v1 (2026-05-08)
@@ -1,187 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F8EEF96" w14:textId="74636DD3" w:rsidR="007D6BB8" w:rsidRPr="008E0776" w:rsidRDefault="007D6BB8" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="2F8EEF96" w14:textId="74636DD3" w:rsidR="007D6BB8" w:rsidRPr="004D29EC" w:rsidRDefault="007D6BB8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc209598055"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004D29EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Hazardous </w:t>
       </w:r>
-      <w:r w:rsidR="0013273C" w:rsidRPr="008E0776">
+      <w:r w:rsidR="0013273C" w:rsidRPr="004D29EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004D29EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">aterials and </w:t>
       </w:r>
-      <w:r w:rsidR="0013273C" w:rsidRPr="008E0776">
+      <w:r w:rsidR="0013273C" w:rsidRPr="004D29EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004D29EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>missions</w:t>
       </w:r>
-      <w:r w:rsidR="0013273C" w:rsidRPr="008E0776">
+      <w:r w:rsidR="0013273C" w:rsidRPr="004D29EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> procurement guidance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4BB6EE4C" w14:textId="6A78CAC6" w:rsidR="00257FF4" w:rsidRPr="008E0776" w:rsidRDefault="00257FF4" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C9F06A1" w14:textId="77777777" w:rsidR="00895530" w:rsidRPr="008E0776" w:rsidRDefault="00895530" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-236720670"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4C13A7B5" w14:textId="515D0768" w:rsidR="00895530" w:rsidRPr="008E0776" w:rsidRDefault="00895530" w:rsidP="00AA4EAC">
+        <w:p w14:paraId="4C13A7B5" w14:textId="515D0768" w:rsidR="00895530" w:rsidRPr="004D29EC" w:rsidRDefault="00895530" w:rsidP="00AA4EAC">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E0776">
+          <w:r w:rsidRPr="004D29EC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="28B75F36" w14:textId="46C8B0A6" w:rsidR="00AA4EAC" w:rsidRPr="008E0776" w:rsidRDefault="00895530">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E0776">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
@@ -2013,118 +2019,118 @@
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="24"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFD82D5" w14:textId="6AB6A06D" w:rsidR="00313E86" w:rsidRPr="008E0776" w:rsidRDefault="00313E86" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="0FFD82D5" w14:textId="6AB6A06D" w:rsidR="00313E86" w:rsidRPr="005B0C30" w:rsidRDefault="00313E86" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc209604601"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="005B0C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="06E7A6F2" w14:textId="6771C2FC" w:rsidR="008D7733" w:rsidRPr="008E0776" w:rsidRDefault="008D7733" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="06E7A6F2" w14:textId="6771C2FC" w:rsidR="008D7733" w:rsidRPr="005B0C30" w:rsidRDefault="008D7733" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc209604602"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="005B0C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Description and </w:t>
       </w:r>
-      <w:r w:rsidR="00753C86" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00753C86" w:rsidRPr="005B0C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="005B0C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>cope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="00CF2F12" w14:textId="4E33FA5F" w:rsidR="00E00A60" w:rsidRPr="008E0776" w:rsidRDefault="00E00A60" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44AC01A1" w14:textId="356E60E5" w:rsidR="0071274A" w:rsidRPr="008E0776" w:rsidRDefault="008D7733" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -2581,92 +2587,92 @@
         </w:rPr>
         <w:t>is to encourage safe and compliant use and management of hazardous materials as well as consideration of the use of alternative materials that minimise or eliminate negative environmental and health impacts.</w:t>
       </w:r>
       <w:r w:rsidR="000907A2" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620C8042" w14:textId="77777777" w:rsidR="001D69DC" w:rsidRPr="008E0776" w:rsidRDefault="001D69DC" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B54211" w14:textId="7160B8A8" w:rsidR="00E00A60" w:rsidRPr="008E0776" w:rsidRDefault="00E00A60" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="02B54211" w14:textId="7160B8A8" w:rsidR="00E00A60" w:rsidRPr="005B0C30" w:rsidRDefault="00E00A60" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B0C30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Examples of what makes something hazard</w:t>
       </w:r>
-      <w:r w:rsidR="0013273C" w:rsidRPr="008E0776">
+      <w:r w:rsidR="0013273C" w:rsidRPr="005B0C30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ous</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="005B0C30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB429C3" w14:textId="77777777" w:rsidR="00E00A60" w:rsidRPr="008E0776" w:rsidRDefault="00E00A60" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -2707,91 +2713,91 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>es when in contact with water, air, or acid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542F8240" w14:textId="77777777" w:rsidR="00E00A60" w:rsidRPr="008E0776" w:rsidRDefault="00E00A60" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60CF4C67" w14:textId="68265A2A" w:rsidR="005F5E63" w:rsidRPr="008E0776" w:rsidRDefault="00C940F3" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="60CF4C67" w14:textId="68265A2A" w:rsidR="005F5E63" w:rsidRPr="005B0C30" w:rsidRDefault="00C940F3" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B0C30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Examples of h</w:t>
       </w:r>
-      <w:r w:rsidR="00E00A60" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00E00A60" w:rsidRPr="005B0C30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>azardous materials include:</w:t>
       </w:r>
-      <w:r w:rsidR="005F5E63" w:rsidRPr="008E0776">
+      <w:r w:rsidR="005F5E63" w:rsidRPr="005B0C30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA4C10B" w14:textId="347EC469" w:rsidR="00E00A60" w:rsidRPr="008E0776" w:rsidRDefault="005F5E63" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Asbestos – found in Insulation, boilers, pipes, and some cement</w:t>
@@ -3207,69 +3213,69 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">hazardous materials </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>may be relevant depending on the individual procurement and sector.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3523815B" w14:textId="6E2084EA" w:rsidR="00287C68" w:rsidRPr="008E0776" w:rsidRDefault="00287C68" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60F638EB" w14:textId="602B772B" w:rsidR="000B3129" w:rsidRPr="008E0776" w:rsidRDefault="000B3129" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="60F638EB" w14:textId="602B772B" w:rsidR="000B3129" w:rsidRPr="004115D8" w:rsidRDefault="000B3129" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Supporting the Sustainable Procurement Tools</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD2A774" w14:textId="77777777" w:rsidR="00D3020F" w:rsidRPr="008E0776" w:rsidRDefault="00377DFE" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="45"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
@@ -3390,83 +3396,81 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>hazardous materials and emissions</w:t>
       </w:r>
       <w:r w:rsidR="00377DFE" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>, where relevant</w:t>
       </w:r>
       <w:r w:rsidR="002C6CCB" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>. For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C01EAD" w14:textId="77777777" w:rsidR="00457267" w:rsidRPr="008E0776" w:rsidRDefault="007C7373" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="55C01EAD" w14:textId="77777777" w:rsidR="00457267" w:rsidRPr="00ED7098" w:rsidRDefault="007C7373" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Waste and Efficient Resource Consumption</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57CA186D" w14:textId="5348FF83" w:rsidR="00DF1949" w:rsidRPr="008E0776" w:rsidRDefault="00DF1949" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
@@ -3487,142 +3491,139 @@
             <w:szCs w:val="32"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Vehicles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Air pollution from diesel and petrol combustion in the use of vehicles</w:t>
       </w:r>
       <w:r w:rsidR="00C940F3" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059E7F95" w14:textId="6FC62AC2" w:rsidR="00457267" w:rsidRPr="008E0776" w:rsidRDefault="007C7373" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="059E7F95" w14:textId="6FC62AC2" w:rsidR="00457267" w:rsidRPr="00ED7098" w:rsidRDefault="007C7373" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve">Health and </w:t>
         </w:r>
-        <w:r w:rsidR="00FA1ABD" w:rsidRPr="008E0776">
+        <w:r w:rsidR="00FA1ABD" w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>afety</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A8A443E" w14:textId="4837133E" w:rsidR="0071274A" w:rsidRPr="008E0776" w:rsidRDefault="007C7373" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Security and Crime</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DF1949" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F4B37" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -3705,191 +3706,193 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Users of this guidance are encouraged to complete</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
             <w:rFonts w:cs="Arial"/>
             <w:b w:val="0"/>
+            <w:color w:val="0000FF"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>sustainable procurement e-learning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, available from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Sustainable Procurement Tools</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E97E944" w14:textId="77777777" w:rsidR="007C7373" w:rsidRPr="008E0776" w:rsidRDefault="007C7373" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B71F43E" w14:textId="40D8E1BD" w:rsidR="00EB1B7A" w:rsidRPr="008E0776" w:rsidRDefault="00E40AB2" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="08E5D22A" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0776">
-[...4 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="4B71F43E" w14:textId="66B6ABB3" w:rsidR="00EB1B7A" w:rsidRPr="008E0776" w:rsidRDefault="00E40AB2" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>You are encouraged to complete t</w:t>
       </w:r>
       <w:r w:rsidR="000B3129" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="000B3129" w:rsidRPr="008E0776">
+        <w:r w:rsidR="000B3129" w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Sustainability Test</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000B3129" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is a self-assessment tool designed to help buyers embed relevant and proportionate sustainability requirements consistently in the </w:t>
-[...8 lines deleted...]
-        <w:t>development of contracts and frameworks. The Sustainability Test includes the following question:</w:t>
+        <w:t xml:space="preserve"> is a self-assessment tool designed to help buyers embed relevant and proportionate sustainability requirements consistently in the development of contracts and frameworks. The Sustainability Test includes the following question:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C510EC6" w14:textId="77777777" w:rsidR="00EB1B7A" w:rsidRPr="008E0776" w:rsidRDefault="00EB1B7A" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B1E2757" w14:textId="77777777" w:rsidR="0047625E" w:rsidRPr="008E0776" w:rsidRDefault="0047625E" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="4B1E2757" w14:textId="77777777" w:rsidR="0047625E" w:rsidRPr="004115D8" w:rsidRDefault="0047625E" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Description of risk or opportunity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EC4913" w14:textId="77777777" w:rsidR="0047625E" w:rsidRPr="008E0776" w:rsidRDefault="0047625E" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1805078A" w14:textId="435526BE" w:rsidR="006D00AA" w:rsidRPr="008E0776" w:rsidRDefault="0071274A" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
@@ -4055,181 +4058,180 @@
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Policy"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414E3A70" w14:textId="2F774972" w:rsidR="008D7733" w:rsidRPr="008E0776" w:rsidRDefault="00E80B4A" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="414E3A70" w14:textId="2F774972" w:rsidR="008D7733" w:rsidRPr="004115D8" w:rsidRDefault="00E80B4A" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc209604603"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Policy and </w:t>
       </w:r>
-      <w:r w:rsidR="008D7733" w:rsidRPr="008E0776">
+      <w:r w:rsidR="008D7733" w:rsidRPr="004115D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal </w:t>
       </w:r>
-      <w:r w:rsidR="00322AEE" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00322AEE" w:rsidRPr="004115D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="008D7733" w:rsidRPr="008E0776">
+      <w:r w:rsidR="008D7733" w:rsidRPr="004115D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ontext</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="2FF58288" w14:textId="77777777" w:rsidR="003F1F6F" w:rsidRPr="008E0776" w:rsidRDefault="003F1F6F" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="2FF58288" w14:textId="77777777" w:rsidR="003F1F6F" w:rsidRPr="004115D8" w:rsidRDefault="003F1F6F" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5DB168FB" w14:textId="04F4836E" w:rsidR="00322AEE" w:rsidRPr="008E0776" w:rsidRDefault="00322AEE" w:rsidP="00AA4EAC">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB168FB" w14:textId="04F4836E" w:rsidR="00322AEE" w:rsidRPr="004115D8" w:rsidRDefault="00322AEE" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>National Performance Framework</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CECF492" w14:textId="5527217F" w:rsidR="00BB31D3" w:rsidRPr="008E0776" w:rsidRDefault="00322AEE" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00DB1219" w:rsidRPr="008E0776">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant National Outcomes and Indicators </w:t>
       </w:r>
       <w:r w:rsidR="00BB31D3" w:rsidRPr="008E0776">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">within the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="0055150C" w:rsidRPr="008E0776">
+        <w:r w:rsidR="0055150C" w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>National Performance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> focus our activity around </w:t>
       </w:r>
       <w:r w:rsidR="0055150C" w:rsidRPr="008E0776">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
@@ -4252,829 +4254,885 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>hazardous materials and emissions include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DED58F7" w14:textId="77777777" w:rsidR="00BB31D3" w:rsidRPr="008E0776" w:rsidRDefault="00BB31D3" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2900C4CF" w14:textId="0343D57D" w:rsidR="00025998" w:rsidRPr="008E0776" w:rsidRDefault="0041521C" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Environment</w:t>
+      </w:r>
+      <w:r w:rsidR="00025998" w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00025998" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00025998" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>We value, enjoy, protect</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04694" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00025998" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and enhance our environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F80E0E" w14:textId="5F1B7761" w:rsidR="00025998" w:rsidRPr="008E0776" w:rsidRDefault="00025998" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7270B298" w14:textId="6423CD48" w:rsidR="00025998" w:rsidRPr="008E0776" w:rsidRDefault="0041521C" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Environment</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Economy</w:t>
+      </w:r>
+      <w:r w:rsidR="00025998" w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="00025998" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025998" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="35F80E0E" w14:textId="5F1B7761" w:rsidR="00025998" w:rsidRPr="008E0776" w:rsidRDefault="00025998" w:rsidP="00AA4EAC">
+        </w:rPr>
+        <w:t>We have a globally competitive, entrepreneurial, inclusive and sustainable economy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6880710B" w14:textId="1F7BD78C" w:rsidR="00025998" w:rsidRPr="008E0776" w:rsidRDefault="00025998" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7270B298" w14:textId="6423CD48" w:rsidR="00025998" w:rsidRPr="008E0776" w:rsidRDefault="0041521C" w:rsidP="00AA4EAC">
-[...61 lines deleted...]
-    <w:p w14:paraId="24733838" w14:textId="16A402B3" w:rsidR="00BB31D3" w:rsidRPr="008E0776" w:rsidRDefault="00BB31D3" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="24733838" w14:textId="16A402B3" w:rsidR="00BB31D3" w:rsidRPr="004115D8" w:rsidRDefault="00BB31D3" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk141779776"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>United Nations (UN) Sustainable Development Goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C731A1C" w14:textId="77777777" w:rsidR="00BB31D3" w:rsidRPr="008E0776" w:rsidRDefault="00BB31D3" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Scotland was one of the first countries in the world to sign up to the </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
       <w:r w:rsidR="00DB1219" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="00315169" w:rsidRPr="008E0776">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00315169" w:rsidRPr="00ED7098">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00315169" w:rsidRPr="008E0776">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00315169" w:rsidRPr="00ED7098">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://www.un.org/sustainabledevelopment/sustainable-development-goals/" \t "_blank"</w:instrText>
       </w:r>
-      <w:r w:rsidR="00315169" w:rsidRPr="008E0776">
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00315169" w:rsidRPr="00ED7098">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00315169" w:rsidRPr="00ED7098">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00315169" w:rsidRPr="008E0776">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00315169" w:rsidRPr="00ED7098">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sustainable Development Goals</w:t>
       </w:r>
+      <w:r w:rsidR="00315169" w:rsidRPr="00ED7098">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DB1219" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
       <w:r w:rsidR="00315169" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>were developed to achieve a better and more sustainable future for all. Many of the Goals align with Scotland’s National Performance Framework and are relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1067A" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hazardous materials and emissions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776" w:rsidDel="00BB31D3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>were developed to achieve a better and more sustainable future for all. Many of the Goals align with Scotland’s National Performance Framework and are relevant</w:t>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidR="0093418B" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23576138" w14:textId="77777777" w:rsidR="00BB31D3" w:rsidRPr="008E0776" w:rsidRDefault="00BB31D3" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B38B7A" w14:textId="57186286" w:rsidR="00BB31D3" w:rsidRPr="008E0776" w:rsidRDefault="00CD0585" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 </w:t>
+      </w:r>
+      <w:r w:rsidR="003E68F7" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7D62" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="003E68F7" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsumption and </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7D62" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="003E68F7" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>roduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AF5F33" w14:textId="5C7F4A3E" w:rsidR="00CD0585" w:rsidRPr="008E0776" w:rsidRDefault="00CD0585" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 Life </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7D62" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elow </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7D62" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ater</w:t>
       </w:r>
       <w:r w:rsidR="00F1067A" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">Responsible </w:t>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Goal 15 Life on </w:t>
       </w:r>
       <w:r w:rsidR="005A7D62" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">onsumption and </w:t>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1067A" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CB6ECD" w14:textId="77777777" w:rsidR="00CD0585" w:rsidRPr="008E0776" w:rsidRDefault="00CD0585" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E39417" w14:textId="4A461CDD" w:rsidR="00257FF4" w:rsidRPr="008E0776" w:rsidRDefault="00257FF4" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>As well as relevant National Outcomes and Indicators within the National Performance Framework</w:t>
       </w:r>
       <w:r w:rsidR="005A7D62" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">14 Life </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a focus on </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1067A" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hazardous materials and emissions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>may form part of a public sector organisation’s sustainability strategy, waste</w:t>
       </w:r>
       <w:r w:rsidR="005A7D62" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Goal 15 Life on </w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or environmental strategy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E26EAF2" w14:textId="77777777" w:rsidR="00B048A6" w:rsidRPr="008E0776" w:rsidRDefault="00B048A6" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="080BB35C" w14:textId="77777777" w:rsidR="000D35C8" w:rsidRPr="008E0776" w:rsidRDefault="000D35C8" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="2EE70DC5" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080BB35C" w14:textId="78DC1A3A" w:rsidR="000D35C8" w:rsidRDefault="000D35C8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Public Procurement Strategy for Scotland</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="13165C2C" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8"/>
     <w:p w14:paraId="43EC7822" w14:textId="6D55E981" w:rsidR="000D35C8" w:rsidRPr="008E0776" w:rsidRDefault="000D35C8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Public Procurement Strategy for Scotland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> establish</w:t>
       </w:r>
       <w:r w:rsidR="0013273C" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a single vision for the whole Scottish public procurement </w:t>
-[...8 lines deleted...]
-        <w:t>community. The objectives are at the heart of the strategy and set out how public sector bodies in Scotland can align:</w:t>
+        <w:t xml:space="preserve"> a single vision for the whole Scottish public procurement community. The objectives are at the heart of the strategy and set out how public sector bodies in Scotland can align:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C99487" w14:textId="5C8BBAF8" w:rsidR="000D35C8" w:rsidRPr="008E0776" w:rsidRDefault="000D35C8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Good for Businesses and their Employees: </w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Good for Businesses and their Employees:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Maximise the impact of procurement to boost a green, inclusive and wellbeing economy, promoting and enabling innovation in procurement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D53F9A1" w14:textId="750B7353" w:rsidR="000D35C8" w:rsidRPr="008E0776" w:rsidRDefault="000D35C8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Good for Places and Communities: </w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Good for Places and Communities:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Maximising the impact of procurement with strong community engagement and development to deliver social and economic outcomes to drive wellbeing by creating quality employment and skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699C4F41" w14:textId="7E6C3B07" w:rsidR="000D35C8" w:rsidRPr="008E0776" w:rsidRDefault="000D35C8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Good for Society: </w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Good for Society:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Ensure that we are efficient, effective and forward thinking through continuous improvement to help achieve a fairer and more equal society.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C99728A" w14:textId="15E6D394" w:rsidR="000D35C8" w:rsidRPr="008E0776" w:rsidRDefault="000D35C8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Open and Connected: </w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Open and Connected:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Ensure procurement in Scotland is open, transparent and connected at local, national and international levels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CBF0A0" w14:textId="077D8CB3" w:rsidR="000D35C8" w:rsidRPr="008E0776" w:rsidRDefault="000D35C8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5108,75 +5166,175 @@
         <w:t>supports t</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">he First Minister’s four priorities: eradicating child poverty, growing the economy, tackling the climate emergency and improving public services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77455F0C" w14:textId="77777777" w:rsidR="002C73C7" w:rsidRPr="008E0776" w:rsidRDefault="002C73C7" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2147631D" w14:textId="2ABCABD0" w:rsidR="002C73C7" w:rsidRPr="008E0776" w:rsidRDefault="002C73C7" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="65DEDA34" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0776">
+    </w:p>
+    <w:p w14:paraId="2B980DD9" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F0516B" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4866C283" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBB0722" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15242283" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B0DC27" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2147631D" w14:textId="264CBB0E" w:rsidR="002C73C7" w:rsidRDefault="002C73C7" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Regulations relating to hazardous materials</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="25270F60" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8"/>
     <w:p w14:paraId="3EFA09D1" w14:textId="774CB65B" w:rsidR="002C73C7" w:rsidRPr="008E0776" w:rsidRDefault="00AE1D79" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Hazardous materials are well regulated with legislation governing their use</w:t>
       </w:r>
       <w:r w:rsidR="002C73C7" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -5382,215 +5540,201 @@
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> and guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C73C7" w:rsidRPr="008E0776" w14:paraId="78269A10" w14:textId="77777777" w:rsidTr="00AE6755">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B5EF355" w14:textId="49BC9A79" w:rsidR="00F23092" w:rsidRPr="008E0776" w:rsidRDefault="00F23092" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="008E0776">
+              <w:r w:rsidRPr="00406D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Control of</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="008E0776">
+            <w:r w:rsidRPr="00406D29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="008E0776">
+              <w:r w:rsidRPr="00406D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Substances Hazardous to Health Regulations 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FF75307" w14:textId="443B7C20" w:rsidR="00F23092" w:rsidRPr="008E0776" w:rsidRDefault="00F23092" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employers have a legal requirement to adequately control exposure to </w:t>
-[...9 lines deleted...]
-              <w:t>materials in the workplace that cause ill health.</w:t>
+              <w:t>Employers have a legal requirement to adequately control exposure to materials in the workplace that cause ill health.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DF6A005" w14:textId="6F9A7F10" w:rsidR="00F23092" w:rsidRPr="008E0776" w:rsidRDefault="00CF72CF" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>To ensure that contractors and suppliers follow the law</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34A9FB9E" w14:textId="0EA6AB00" w:rsidR="00F23092" w:rsidRPr="008E0776" w:rsidRDefault="002B1805" w:rsidP="00AA4EAC">
+          <w:p w14:paraId="34A9FB9E" w14:textId="0EA6AB00" w:rsidR="00F23092" w:rsidRPr="00406D29" w:rsidRDefault="002B1805" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="008E0776">
+              <w:r w:rsidRPr="00406D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Control of substances hazardous to health (COSHH) - HSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C73C7" w:rsidRPr="008E0776" w14:paraId="2585665F" w14:textId="77777777" w:rsidTr="00AE6755">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BF14475" w14:textId="42C82556" w:rsidR="00F23092" w:rsidRPr="008E0776" w:rsidRDefault="00F23092" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidRPr="008E0776">
+              <w:r w:rsidRPr="00406D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>The Restriction of the Use of Certain Hazardous Substances in Electrical and Electronic Equipment Regulations 20</w:t>
               </w:r>
-              <w:r w:rsidR="006630BF" w:rsidRPr="008E0776">
+              <w:r w:rsidR="006630BF" w:rsidRPr="00406D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B3C775F" w14:textId="0FA5B721" w:rsidR="00F23092" w:rsidRPr="008E0776" w:rsidRDefault="0083462E" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
@@ -5625,440 +5769,403 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Important to clarify in specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71DC2507" w14:textId="0AE1D7CC" w:rsidR="00F23092" w:rsidRPr="008E0776" w:rsidRDefault="002B1805" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="008E0776">
+              <w:r w:rsidRPr="00406D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>The Restriction of the Use of Certain Hazardous Substances in Electrical and Electronic Equipment Regulations 2012: PIR - green-rated - GOV.UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C73C7" w:rsidRPr="008E0776" w14:paraId="05E4E399" w14:textId="77777777" w:rsidTr="00F23092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A0914DD" w14:textId="77777777" w:rsidR="00133EC4" w:rsidRPr="008E0776" w:rsidRDefault="00133EC4" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Regulations: Waste Electrical and Electronic Equipment (WEEE)</w:t>
+              <w:t xml:space="preserve">Regulations: Waste </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0776">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Electrical and Electronic Equipment (WEEE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BDA8CA1" w14:textId="77777777" w:rsidR="00133EC4" w:rsidRPr="008E0776" w:rsidRDefault="00133EC4" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A51D5F5" w14:textId="79013755" w:rsidR="00133EC4" w:rsidRPr="008E0776" w:rsidRDefault="00133EC4" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t> Aims to reduce the amount of waste electrical and electronic equipment (WEEE) incinerated or sent to landfill sites.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> Aims to reduce the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0776">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>amount of waste electrical and electronic equipment (WEEE) incinerated or sent to landfill sites.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5089C6D5" w14:textId="4509B11B" w:rsidR="00133EC4" w:rsidRPr="008E0776" w:rsidRDefault="00AE6755" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Include disposal or end of lifecycle plan in spec/bids</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Include disposal or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0776">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>end of lifecycle plan in spec/bids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="509DC75F" w14:textId="499DF330" w:rsidR="00133EC4" w:rsidRPr="008E0776" w:rsidRDefault="002B1805" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="008E0776">
+              <w:r w:rsidRPr="00406D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>WEEE | Beta | SEPA | Scottish Environment Protection Agency</w:t>
+                <w:t xml:space="preserve">WEEE | Beta | SEPA | </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00406D29">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>Scottish Environment Protection Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C73C7" w:rsidRPr="008E0776" w14:paraId="13C60CE4" w14:textId="77777777" w:rsidTr="00F23092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5593ABC4" w14:textId="0A3A9E24" w:rsidR="006630BF" w:rsidRPr="008E0776" w:rsidRDefault="006630BF" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="008E0776">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Persistent Organic Pollutants (Amendment) </w:t>
-[...10 lines deleted...]
-                <w:t>(No. 2) Regulations 2025</w:t>
+                <w:t>The Persistent Organic Pollutants (Amendment) (No. 2) Regulations 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D315F16" w14:textId="47A103AD" w:rsidR="006630BF" w:rsidRPr="008E0776" w:rsidRDefault="00BD617F" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bans the manufacture, s</w:t>
             </w:r>
             <w:r w:rsidR="00133EC4" w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ale</w:t>
             </w:r>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">, and use of Persistent Organic </w:t>
-[...29 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>, and use of Persistent Organic Pollutants (POPs)</w:t>
             </w:r>
             <w:r w:rsidR="00133EC4" w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>, which are hazardous chemical substances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A19A384" w14:textId="62A0423E" w:rsidR="006630BF" w:rsidRPr="008E0776" w:rsidRDefault="00AE6755" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ensure suppliers don’t use</w:t>
             </w:r>
             <w:r w:rsidR="00B742C9" w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> as part of the specification.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14A2AE3C" w14:textId="034587C0" w:rsidR="006630BF" w:rsidRPr="008E0776" w:rsidRDefault="009E6558" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidRPr="008E0776">
+              <w:r w:rsidRPr="00406D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Persistent Organic Pollutants (Amendment) (No. 2) </w:t>
-[...11 lines deleted...]
-                <w:t>Regulations 2025</w:t>
+                <w:t>The Persistent Organic Pollutants (Amendment) (No. 2) Regulations 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C73C7" w:rsidRPr="008E0776" w14:paraId="41808FAC" w14:textId="77777777" w:rsidTr="00F23092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07684150" w14:textId="0288D10E" w:rsidR="00357CE7" w:rsidRPr="008E0776" w:rsidRDefault="00357CE7" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...22 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Environmental Authorisation (Scotland) Regulations 2018 (EASR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="459E4419" w14:textId="7BC6DBB9" w:rsidR="00357CE7" w:rsidRPr="008E0776" w:rsidRDefault="00357CE7" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -6074,67 +6181,66 @@
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0776">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Ensure specification includes who is responsible for paying any fees and where the funds come from.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23AC3201" w14:textId="4C123F43" w:rsidR="00357CE7" w:rsidRPr="008E0776" w:rsidRDefault="00B742C9" w:rsidP="00AA4EAC">
+          <w:p w14:paraId="23AC3201" w14:textId="4C123F43" w:rsidR="00357CE7" w:rsidRPr="008E0776" w:rsidRDefault="008E0776" w:rsidP="00AA4EAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="008E0776">
+              <w:r w:rsidRPr="00406D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="auto"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>The Environmental Authorisations (Scotland) Regulations 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29559419" w14:textId="1FD23777" w:rsidR="000D7277" w:rsidRPr="008E0776" w:rsidRDefault="000D7277" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F7BB22C" w14:textId="740DBE62" w:rsidR="00AE1D79" w:rsidRPr="008E0776" w:rsidRDefault="00AE1D79" w:rsidP="00AE1D79">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -6144,155 +6250,179 @@
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The above is not an exhaustive list of all regulations relating to hazardous materials, there may be other regulations that are relevant depending on the individual procurement and sector.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E20F8F" w14:textId="77777777" w:rsidR="00AE1D79" w:rsidRPr="008E0776" w:rsidRDefault="00AE1D79" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139D439F" w14:textId="77777777" w:rsidR="00E23370" w:rsidRPr="008E0776" w:rsidRDefault="003D7146" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="316254C6" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0776">
+    </w:p>
+    <w:p w14:paraId="139D439F" w14:textId="7B4F6380" w:rsidR="00E23370" w:rsidRPr="004115D8" w:rsidRDefault="003D7146" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E53B14" w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Public </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Title"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53B14" w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>rocurement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6041A83F" w14:textId="77777777" w:rsidR="00E23370" w:rsidRPr="004115D8" w:rsidRDefault="00E23370" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D23FFAE" w14:textId="7127581D" w:rsidR="00E53B14" w:rsidRDefault="00E23370" w:rsidP="00E23370">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Sustainable Procurement Duty</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0A66787C" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8"/>
     <w:p w14:paraId="115B64D0" w14:textId="0BEEF64A" w:rsidR="00310B27" w:rsidRPr="008E0776" w:rsidRDefault="00310B27" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="002C73C7" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00ED7098">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Procurement Reform (Scotland) Act 2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C73C7" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(the Act) aims to make the best use of public money, helping public bodies to achieve their overarching purpose</w:t>
       </w:r>
       <w:r w:rsidR="002C73C7" w:rsidRPr="008E0776">
@@ -6319,55 +6449,54 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The Act places a</w:t>
       </w:r>
       <w:r w:rsidR="002C73C7" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00B07B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Duty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C73C7" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>on a public body that, before it buys anything, to consider how it can improve the economic, social and environmental wellbeing of the area in which it operates through its procurements.</w:t>
       </w:r>
       <w:r w:rsidR="002C73C7" w:rsidRPr="008E0776">
@@ -6459,51 +6588,50 @@
     </w:p>
     <w:p w14:paraId="365CADE3" w14:textId="1ACF4490" w:rsidR="00310B27" w:rsidRPr="008E0776" w:rsidRDefault="009F1779" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>protecting communities against the threat of climate change</w:t>
       </w:r>
       <w:r w:rsidR="00183FE1" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00183FE1" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>when used or produced hazardous materials can emit greenhouse gases (GHGs) and other pollutants)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCEC4AC" w14:textId="5F0FE412" w:rsidR="00310B27" w:rsidRPr="008E0776" w:rsidRDefault="009F1779" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
@@ -6555,89 +6683,89 @@
         </w:rPr>
         <w:t>disposal of hazardous materials away from communities</w:t>
       </w:r>
       <w:r w:rsidR="00117183" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hazardous materials can release volatile organic compounds (VOCs) and other pollutants that contribute to ground-level ozone and air quality degradation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3F08AA" w14:textId="77777777" w:rsidR="00183FE1" w:rsidRPr="008E0776" w:rsidRDefault="00183FE1" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09362FC5" w14:textId="48165E62" w:rsidR="009F1779" w:rsidRPr="008E0776" w:rsidRDefault="009F1779" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="09362FC5" w14:textId="48165E62" w:rsidR="009F1779" w:rsidRPr="004115D8" w:rsidRDefault="009F1779" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Reporting and Monitoring</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="02454748" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8"/>
     <w:p w14:paraId="13AEE441" w14:textId="543C2B51" w:rsidR="009F1779" w:rsidRPr="008E0776" w:rsidRDefault="002063F7" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+        <w:r w:rsidRPr="00B07B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Section 15(5)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F1779" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Act requires certain public bodies to develop an organisational procurement strategy and report against its delivery at the end of each financial year. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
@@ -6653,110 +6781,91 @@
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidR="009F1779" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should include a statement of the public body’s general policy on how it has consulted and engaged with those affected by its procurements</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>, and promoting compliance by contractors and sub-contractors with the Health and Safety at Work etc. Act 1974 (</w:t>
-[...19 lines deleted...]
-        <w:t>) and any provision made under that Act</w:t>
+        <w:t>, and promoting compliance by contractors and sub-contractors with the Health and Safety at Work etc. Act 1974 (c.37) and any provision made under that Act</w:t>
       </w:r>
       <w:r w:rsidR="009F1779" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AF71E8" w14:textId="77777777" w:rsidR="00A11B64" w:rsidRPr="008E0776" w:rsidRDefault="00A11B64" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35393E01" w14:textId="02D3B85D" w:rsidR="00075635" w:rsidRPr="008E0776" w:rsidRDefault="00A11B64" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">By reporting and monitoring the delivery of intended sustainable outcomes, such as </w:t>
       </w:r>
       <w:r w:rsidR="0079673B" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>those in their</w:t>
       </w:r>
       <w:r w:rsidR="0079673B" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> sustainability strategy, waste</w:t>
       </w:r>
       <w:r w:rsidR="005A7D62" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -6773,114 +6882,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> or environmental strategy</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, a public body can more easily demonstrate how it is complying with the Sustainable Procurement Duty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73119E1E" w14:textId="77777777" w:rsidR="0079673B" w:rsidRPr="008E0776" w:rsidRDefault="0079673B" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="519DF614" w14:textId="4A74B40B" w:rsidR="00BF0F4F" w:rsidRPr="008E0776" w:rsidRDefault="009F1779" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="519DF614" w14:textId="4A74B40B" w:rsidR="00BF0F4F" w:rsidRPr="004115D8" w:rsidRDefault="009F1779" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc209604604"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissioning &amp; </w:t>
       </w:r>
-      <w:r w:rsidR="00680F87" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00680F87" w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00BF0F4F" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00BF0F4F" w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>re-</w:t>
       </w:r>
-      <w:r w:rsidR="00680F87" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00680F87" w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00BF0F4F" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00BF0F4F" w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>rocurement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="2B69CC35" w14:textId="77777777" w:rsidR="00117183" w:rsidRPr="008E0776" w:rsidRDefault="00117183" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191ADCDA" w14:textId="2A97B585" w:rsidR="00BB0A4D" w:rsidRPr="008E0776" w:rsidRDefault="007D7731" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
@@ -6968,67 +7077,65 @@
     <w:p w14:paraId="45FD7E4C" w14:textId="77777777" w:rsidR="00BB0A4D" w:rsidRPr="008E0776" w:rsidRDefault="00BB0A4D" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38EB6DFE" w14:textId="458DCCF0" w:rsidR="00BB0A4D" w:rsidRPr="008E0776" w:rsidRDefault="007D7731" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Commissioning is the process of working with stakeholders to design a service. </w:t>
       </w:r>
       <w:r w:rsidR="00BB0A4D" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Involving key stakeholders from the outset by establishing a stakeholder group, e.g. a </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00BB0A4D" w:rsidRPr="008E0776">
+        <w:r w:rsidR="00BB0A4D" w:rsidRPr="00B07B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>User Intelligence Group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BB0A4D" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> or through co-production events, consultations and surveys will help to achieve these. These will enable a diverse group of people to consider the contract or framework requirements from a range of viewpoints, increasing the prospect of high-quality sustainable outcomes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A955515" w14:textId="36881FB8" w:rsidR="009F1779" w:rsidRPr="008E0776" w:rsidRDefault="009F1779" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -7178,67 +7285,90 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">water resistant fabrics, </w:t>
       </w:r>
       <w:r w:rsidR="006D346A" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>materials used in building and maintenance, office furniture and IT equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F2F4D4" w14:textId="77777777" w:rsidR="00CD3BA4" w:rsidRPr="008E0776" w:rsidRDefault="00CD3BA4" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AD9E36B" w14:textId="753D4A91" w:rsidR="001F1370" w:rsidRPr="008E0776" w:rsidRDefault="00CD3BA4" w:rsidP="00AA4EAC">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1DF780E5" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E5A2F3" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD9E36B" w14:textId="3B188651" w:rsidR="001F1370" w:rsidRPr="008E0776" w:rsidRDefault="00CD3BA4" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Where products are being purchased directly the buyer should be aware of the potential emissions throughout the life cycle of the product, including its disposal and take steps to remove</w:t>
       </w:r>
       <w:r w:rsidR="00680F87" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> hazardous material or at </w:t>
       </w:r>
       <w:r w:rsidR="009F1779" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -7281,1509 +7411,1449 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E071AB" w14:textId="10E59C08" w:rsidR="001F1370" w:rsidRPr="008E0776" w:rsidRDefault="001F1370" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B07B80">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>Life Cycle Impact Map</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (LCIM) is used to identify and assess the economic, social and environmental impacts within the life cycle of a product or service, and can lead to appropriate market research. LCIM can help a buyer undertake the Sustainability Test. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B3D21B" w14:textId="77777777" w:rsidR="00CD3BA4" w:rsidRPr="008E0776" w:rsidRDefault="00CD3BA4" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54904C6B" w14:textId="67477C4E" w:rsidR="00CD3BA4" w:rsidRPr="008E0776" w:rsidRDefault="00CD3BA4" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where a product is used as part of a procured service the buyer will need assurances from the service provider that any potential emissions are reduced and managed on their behalf.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1370" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8208D" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1370" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>is important to include supplier obligations in the specification so that it is clear</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8208D" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1370" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a priority for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8208D" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">procuring </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1370" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organisation, as well as allowing the supplier to ensure they can effectively </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8208D" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>meet the standards set</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1370" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he management of the contract will be important to ensure any supplier obligations</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BC5" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB071B4" w14:textId="77777777" w:rsidR="001A215D" w:rsidRPr="008E0776" w:rsidRDefault="001A215D" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40616A7C" w14:textId="035DD87C" w:rsidR="00D8208D" w:rsidRPr="004115D8" w:rsidRDefault="00D8208D" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Market Engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACD4F67" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8"/>
+    <w:p w14:paraId="5CACB720" w14:textId="0B52F620" w:rsidR="009F3981" w:rsidRPr="008E0776" w:rsidRDefault="00D8208D" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early engagement with the market can help a buyer understand the current and evolving market capacity and capability, and the opportunities and risks for sustainable outcomes before starting a procurement process. </w:t>
+      </w:r>
+      <w:r w:rsidR="00064E00" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5524" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can help suppliers </w:t>
+      </w:r>
+      <w:r w:rsidR="00064E00" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">understand </w:t>
+      </w:r>
+      <w:r w:rsidR="00064E00" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">what the buyer and the organisation are looking </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5524" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>for and</w:t>
+      </w:r>
+      <w:r w:rsidR="00064E00" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5524" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is essential to allow the market to </w:t>
+      </w:r>
+      <w:r w:rsidR="00064E00" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prepare for developing requirements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Market engagement can also be used to support information sharing</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5524" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and communicating the importance of sustainability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, leading to new ideas and innovation</w:t>
+      </w:r>
+      <w:r w:rsidR="001A215D" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0686A2" w14:textId="77777777" w:rsidR="00D8208D" w:rsidRPr="008E0776" w:rsidRDefault="00D8208D" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CD6F69" w14:textId="42C32B12" w:rsidR="00D8208D" w:rsidRPr="008E0776" w:rsidRDefault="00D8208D" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>The buyer should be aware of the potential hazardous materials and emissions that may be produced or used in the delivery of the product or service procured. This should include the different stages of production all throughout the supply chain</w:t>
+      </w:r>
+      <w:r w:rsidR="00064E00" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0006C02D" w14:textId="77777777" w:rsidR="001F1370" w:rsidRPr="008E0776" w:rsidRDefault="001F1370" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F7699D" w14:textId="7CEE940C" w:rsidR="00BF0F4F" w:rsidRPr="004115D8" w:rsidRDefault="00BF0F4F" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc209604605"/>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Procurement Guidance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="3111272F" w14:textId="77777777" w:rsidR="00BF0F4F" w:rsidRPr="004115D8" w:rsidRDefault="00BF0F4F" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169B5181" w14:textId="2F35E1DB" w:rsidR="00BF0F4F" w:rsidRDefault="00BF0F4F" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc209604606"/>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Pre-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE136D" w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontract </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE136D" w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>otification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="42DAB6CF" w14:textId="77777777" w:rsidR="00B07B80" w:rsidRPr="00B07B80" w:rsidRDefault="00B07B80" w:rsidP="00B07B80"/>
+    <w:p w14:paraId="38AF52AE" w14:textId="6B9787D2" w:rsidR="00011202" w:rsidRPr="008E0776" w:rsidRDefault="00011202" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is good practice to notify bidders of any particular contract performance requirements or any essential award criteria early in the process. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This can be done by </w:t>
+      </w:r>
+      <w:r w:rsidR="003D13D3" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including details in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Prior Information Notice</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BC5" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PIN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D13D3" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where using, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>in the contract notice</w:t>
+      </w:r>
+      <w:r w:rsidR="003D13D3" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rather than just in the specification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. This makes potential bidders aware that this will form part of the contract requirements from the outset, enabling them to take a view on whether they can satisfy the requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B54AA" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D13D3" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Details of t</w:t>
+      </w:r>
+      <w:r w:rsidR="001C133B" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hese can be included at the Additional Information section of the </w:t>
+      </w:r>
+      <w:r w:rsidR="003D13D3" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>PIN and c</w:t>
+      </w:r>
+      <w:r w:rsidR="001C133B" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontract </w:t>
+      </w:r>
+      <w:r w:rsidR="003D13D3" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="001C133B" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>otice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01658311" w14:textId="4EE322D7" w:rsidR="00BF0F4F" w:rsidRPr="008E0776" w:rsidRDefault="00011202" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This could include highlighting the public body’s </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4F83" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">environmental, </w:t>
+      </w:r>
+      <w:r w:rsidR="00271BC5" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sustainable, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4F83" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or waste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">policy, or to sign-post bidders to relevant sources of advice and support, such as </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4F83" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scottish Environment Protection Agency (SEPA) guidance on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:anchor="two" w:history="1">
+        <w:r w:rsidR="004D4F83" w:rsidRPr="005D0C3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>Waste Electrical and Electronic Equipment (WEEE) regulations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E264E5" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32083441" w14:textId="77777777" w:rsidR="00E264E5" w:rsidRPr="008E0776" w:rsidRDefault="00E264E5" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6877B776" w14:textId="448F90AB" w:rsidR="00E264E5" w:rsidRPr="008E0776" w:rsidRDefault="007937BF" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>See t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E264E5" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="Precontractnotification" w:history="1">
+        <w:r w:rsidR="00E264E5" w:rsidRPr="005D0C3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Annex</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E264E5" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>for examples</w:t>
+      </w:r>
+      <w:r w:rsidR="00E264E5" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFCAD1B" w14:textId="77777777" w:rsidR="00197457" w:rsidRPr="008E0776" w:rsidRDefault="00197457" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080C8A18" w14:textId="4836128D" w:rsidR="003D7146" w:rsidRPr="004115D8" w:rsidRDefault="003D7146" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc209604607"/>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Supplier Selection</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="53514540" w14:textId="77777777" w:rsidR="006D346A" w:rsidRPr="004115D8" w:rsidRDefault="006D346A" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C77831E" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="004115D8" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc209604608"/>
+      <w:r w:rsidRPr="004115D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Exclusion grounds</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="2FEDD55D" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>It is expected that bidders will comply with all relevant legal obligations, including workplace standards, health and safety, and employment laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521F24DB" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD5B7C2" w14:textId="0AC62790" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>A public body must exclude a bidder from tendering for a public contract where it falls within a mandatory ground for exclusion in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005D0C3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>regulation 58(1) of Public Contracts (Scotland) Regulations 2015</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F74AEC" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CB8AE6" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E01F11C" w14:textId="6F7E1A80" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A public body may exclude a bidder from tendering for public contracts where it falls within one of the discretionary grounds for exclusion in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005D0C3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>regulation 58(8) of Public Contracts (Scotland) Regulations 2015</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; for example breach of any obligations in the fields of social, environmental or employment law (these obligations include any relevant national law, including relevant collective agreements and specific international agreements) and obligations under the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="005D0C3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>Health and Safety at Work etc. Act 1974</w:t>
+        </w:r>
         <w:r w:rsidRPr="008E0776">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>Life Cycle Impact Map</w:t>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008E0776">
-[...210 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w14:paraId="5B8BB3E9" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1981CB7C" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>It must be noted that there are time limits that apply to exclusion grounds. These are for 5 years for a mandatory exclusion ground or 3 years for a discretionary exclusion ground from the date of the conviction or misconduct, depending on the nature of the offence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236825B9" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7BDD3B" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>If a bidder is in a situation which might result in its exclusion due to breach of any of the exclusion grounds, it must be given the opportunity to provide evidence to show that it has taken remedial action to demonstrate its reliability, this is known as “self-cleansing”. A public body must not exclude the bidder on those grounds if it is satisfied that the evidence provided is sufficient to demonstrate the bidder’s reliability. It is for a public body to consider all relevant factors, when forming a view of whether the measures taken are sufficient to demonstrate the reliability of the bidder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E31506" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AA52EE" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Where a public body decides that there may be a risk of exclusion grounds applying to a sub-contractor, it can choose to verify this at any stage in the procurement process. This can be an effective way to help ensure a robust approach is taken throughout the supply chain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163C66CE" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2640A782" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A public body should only ask for verification of exclusion grounds from sub-contractors in circumstances where it is regarded as proportionate and necessary to do so. A full list of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Market Engagement</w:t>
-[...487 lines deleted...]
-        <w:r w:rsidR="004D4F83" w:rsidRPr="008E0776">
+        <w:t>the exclusion grounds can be found in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
-[...423 lines deleted...]
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Procurement Journey.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1966E252" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B053131" w14:textId="377DFA8A" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>It is mandatory that the relevant exclusion grounds statement from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00AE1D79" w:rsidRPr="008E0776">
+        <w:r w:rsidR="00AE1D79" w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Standardised Statement Document</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> is included in the Contract Notice for procurements carried out under the Restricted Procedure. A public body can provide more information about specific exclusion grounds in the Contract Notice. The Annex includes model wording that may be used for this purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313CF0A1" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E82370" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Model clauses to allow for termination of a contract or framework in the case of breaches of social, environmental and employment law are available from </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...54 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>SPPN 9/2016</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A43616" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BBBBEE3" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="1BBBBEE3" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc209604609"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Selection</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
+    <w:p w14:paraId="46E708E9" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0C96DC97" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Selection criteria applied to individual procurement processes must be relevant and proportionate to the subject matter of the contract and there must be a clear methodology to evaluate responses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12994355" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CB8C961" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">When selecting suppliers, it is essential to assess the technical capabilities that will be required for the products or services you are procuring to meet your needs. Not only is this useful from the buyer’s point of view, as suppliers that can clearly not meet </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">the requirement will be eliminated, but it is also useful for the suppliers as they have a very clear understanding of how serious you are about sustainability and what will be essential for their submission to be successful.  </w:t>
+        <w:t xml:space="preserve">When selecting suppliers, it is essential to assess the technical capabilities that will be required for the products or services you are procuring to meet your needs. Not only is this useful from the buyer’s point of view, as suppliers that can clearly not meet the requirement will be eliminated, but it is also useful for the suppliers as they have a very clear understanding of how serious you are about sustainability and what will be essential for their submission to be successful.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78125C3C" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73696D5E" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Any selection criteria deemed appropriate must be tested through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Single Procurement Document</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SPD). For example, it may be appropriate to require bidders have relevant quality assurance, or environmental management systems or accreditation in place, or </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>to ask for evidence of safe handling / use / disposal of chemicals including appropriate training of staff, policies and procedures.</w:t>
+        <w:t xml:space="preserve">to ask for evidence of safe handling / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>use / disposal of chemicals including appropriate training of staff, policies and procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E95ADDB" w14:textId="70DC7F7C" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
@@ -8889,78 +8959,85 @@
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>It may be proportionate to seek final clarification and confirmation of information supplied as part of selection criteria through the SPD, and where appropriate, this could be done through site visits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9DA877" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39F0F970" w14:textId="130D1B01" w:rsidR="00197457" w:rsidRPr="008E0776" w:rsidRDefault="00197457" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="39F0F970" w14:textId="130D1B01" w:rsidR="00197457" w:rsidRPr="004115D8" w:rsidRDefault="00197457" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc209604610"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Specification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
+    <w:p w14:paraId="48A50E49" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="725C7B56" w14:textId="640A75F0" w:rsidR="00D01BB8" w:rsidRPr="008E0776" w:rsidRDefault="007C64C0" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers can maximise sustainability outcomes by considering </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">hazardous materials and emissions </w:t>
@@ -9090,127 +9167,138 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important to be as specific as possible when setting out what you expect to achieve, or the requirements you intend to impose on the contract </w:t>
       </w:r>
       <w:r w:rsidR="005E6A49" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> limit the uncertainty for suppliers by </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> limit the uncertainty for suppliers by tailoring the model Invitation to Tender wording and/or giving an individual technical sustainability criterion a specific</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7146" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>weighting</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7146" w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Relevant hazardous materials and emissions requirements in the specification should be incorporated into the final contract terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA200FE" w14:textId="77777777" w:rsidR="00802CCE" w:rsidRPr="008E0776" w:rsidRDefault="00802CCE" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A94E4ED" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121DCD56" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBA9369" w14:textId="69C0522F" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>tailoring the model Invitation to Tender wording and/or giving an individual technical sustainability criterion a specific</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>EU Green Public Procurement Criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EU GPP criteria) are developed to facilitate the inclusion of green requirements in public tender documents. These can be incorporated into specifications for goods, services or works to reduce the environmental impact of procurements. These include criteria for </w:t>
       </w:r>
       <w:r w:rsidR="000D086A" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -9271,231 +9359,256 @@
     <w:p w14:paraId="21D1B048" w14:textId="77777777" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49B5DF03" w14:textId="60C09039" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Similar in purpose to the EU GPP criteria, </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="008E0776">
+        <w:t>Similar in purpose to the EU GPP criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406D29">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Government Buying Standards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GBS) are a set of product specifications for public buyers when buying goods and services. These include criteria for </w:t>
       </w:r>
       <w:r w:rsidR="000D086A" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>cleaning products and services, office furniture, textiles, and construction projects and buildings</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>. It should be noted that at the time of publication the Department for Environment, Food &amp; Rural Affairs (DEFRA) are in the process of updating the GBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B83D200" w14:textId="77777777" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EED034B" w14:textId="006D3587" w:rsidR="006A6EFC" w:rsidRPr="008E0776" w:rsidRDefault="006A6EFC" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="2EED034B" w14:textId="006D3587" w:rsidR="006A6EFC" w:rsidRDefault="006A6EFC" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Use of Labels</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="656C9ED4" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8"/>
     <w:p w14:paraId="02F83638" w14:textId="77777777" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Labels can be used as evidence of meeting specific environmental, social or other criteria, for example </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>ISO14001</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008E0776">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="00406D29">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>EMAS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008E0776">
-[...5 lines deleted...]
-        <w:t>. Equivalent evidence of meeting these criteria must also be accepted.</w:t>
+      <w:r w:rsidRPr="00406D29">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Equivalent evidence of meeting these criteria must also be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57821468" w14:textId="77777777" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0744A471" w14:textId="2C767563" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Labels are a specific term and how they should be used is set out in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Regulation 44 of the Public Contracts (Scotland) Regulations 2015</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008E0776">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00406D29">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B738319" w14:textId="77777777" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F6528F7" w14:textId="77777777" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
@@ -9539,51 +9652,50 @@
         <w:t>linked to the subject of the contract (and all criteria must be relevant)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F04618" w14:textId="77777777" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>clear to judge in an open and fair way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BDEA86" w14:textId="77777777" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -9624,69 +9736,52 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FF9739D" w14:textId="772E4F4C" w:rsidR="00FB35F9" w:rsidRPr="008E0776" w:rsidRDefault="00FB35F9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">While a public body can ask for what they are buying to have an independently verifiable label which certifies that it meets specific environmental, social, or other characteristics, a particular label should only be requested where </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> its certification characteristics correspond to a procurement. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">While a public body can ask for what they are buying to have an independently verifiable label which certifies that it meets specific environmental, social, or other characteristics, a particular label should only be requested where all of its certification characteristics correspond to a procurement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A91A59" w14:textId="77777777" w:rsidR="00D01BB8" w:rsidRPr="008E0776" w:rsidRDefault="00D01BB8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3008B7E6" w14:textId="50C5145F" w:rsidR="00BF0F4F" w:rsidRPr="008E0776" w:rsidRDefault="00F43490" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
@@ -9719,99 +9814,99 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="Introduction"/>
       <w:bookmarkStart w:id="16" w:name="Precontract"/>
       <w:bookmarkStart w:id="17" w:name="Supplier"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="206923F3" w14:textId="3C7CC22D" w:rsidR="00082DF3" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="206923F3" w14:textId="520F5156" w:rsidR="00082DF3" w:rsidRPr="004115D8" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="Contract"/>
       <w:bookmarkStart w:id="19" w:name="_Toc209604611"/>
       <w:bookmarkStart w:id="20" w:name="RANGE!A63"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation and </w:t>
       </w:r>
-      <w:r w:rsidR="00082DF3" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00082DF3" w:rsidRPr="004115D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contract A</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ward</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
+    <w:p w14:paraId="743F3749" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8"/>
     <w:p w14:paraId="51A69156" w14:textId="77777777" w:rsidR="00354455" w:rsidRPr="008E0776" w:rsidRDefault="00354455" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The scoring methodology, weightings and contract award criteria must be clearly defined in the procurement documents to ensure transparency of the process and a common understanding by all bidders of how tender responses will be evaluated and scored. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20BAD860" w14:textId="77777777" w:rsidR="00354455" w:rsidRPr="008E0776" w:rsidRDefault="00354455" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -9848,104 +9943,121 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>considered</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in determining the legitimacy of requirements, for example with a procurement of occasional specialist restoration work emissions are unlikely to be proportionate or relevant. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517E5B2B" w14:textId="77777777" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="195235B5" w14:textId="2670BB49" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="00741814" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="195235B5" w14:textId="2670BB49" w:rsidR="005B54AA" w:rsidRPr="004115D8" w:rsidRDefault="00741814" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Weightings</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="41D61549" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4EF4360A" w14:textId="6846C3DF" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Weightings must balance the quality, cost and outcomes required. The allocation of weightings should be determined on a case-by-case basis to ensure they are relevant and proportionate to the contract in question.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CA0304" w14:textId="77777777" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="355FEFF0" w14:textId="18537FE8" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="455D2CA7" w14:textId="77777777" w:rsidR="004115D8" w:rsidRDefault="004115D8" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355FEFF0" w14:textId="419D29E6" w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">When setting weightings the buyer should </w:t>
       </w:r>
       <w:r w:rsidR="005E6A49" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>consider</w:t>
       </w:r>
@@ -9981,388 +10093,397 @@
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>that arise from their use</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the contract, and the opportunity to minimise the use of hazardous materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B3A321" w14:textId="77777777" w:rsidR="00741814" w:rsidRPr="008E0776" w:rsidRDefault="00741814" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA31600" w14:textId="45B714E6" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="5AA31600" w14:textId="45B714E6" w:rsidR="006C38A9" w:rsidRPr="004115D8" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contract Award</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2BC60D64" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8"/>
     <w:p w14:paraId="6BA0779C" w14:textId="12C0B726" w:rsidR="00BD3D09" w:rsidRPr="008E0776" w:rsidRDefault="00BD3D09" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A contracting authority has discretion to determine what award criteria to apply but criteria must be relevant and proportionate to the requirement. Criteria should allow objective comparison of tenders and there must be a clear methodology to evaluate responses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D984F94" w14:textId="77777777" w:rsidR="0043394A" w:rsidRPr="008E0776" w:rsidRDefault="0043394A" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BCA7A42" w14:textId="7A919C19" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="4BCA7A42" w14:textId="7A919C19" w:rsidR="006C38A9" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004115D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Abnormally low bids</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3EADAED3" w14:textId="77777777" w:rsidR="004115D8" w:rsidRPr="004115D8" w:rsidRDefault="004115D8" w:rsidP="004115D8"/>
     <w:p w14:paraId="31C111D7" w14:textId="77777777" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Regulation 19(4) of PC(S)R 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> places a legal obligation on a public body to include relevant clauses in their contracts to ensure those they contract with comply with environmental, social and employment law obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD1AD77" w14:textId="77777777" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D6331B" w14:textId="77777777" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Regulation 57(2) of PC(S)R 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> allows a public body to reject bids that do not comply with applicable obligations in the fields of environmental, social and labour law established by national law, collective agreements or by the international environmental, social and labour laws.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB43CD1" w14:textId="77777777" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72737004" w14:textId="77777777" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008E0776">
+      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Regulation 69(5)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008E0776">
-[...5 lines deleted...]
-        <w:t> of PC(S)R 2015 places a legal obligation on a public body to reject bids that have been found to be abnormally low because they do not comply with applicable obligations in environmental, social or labour law.</w:t>
+      <w:r w:rsidRPr="00406D29">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>of PC(S)R 2015 places a legal obligation on a public body to reject bids that have been found to be abnormally low because they do not comply with applicable obligations in environmental, social or labour law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FAF410" w14:textId="77777777" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="519D4828" w14:textId="77777777" w:rsidR="006C38A9" w:rsidRPr="008E0776" w:rsidRDefault="006C38A9" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where a bid appears to be abnormally low, a public body must require the bidder to explain its pricing. This can include an explanation of how the bid will maintain compliance with relevant environmental, social and employment laws such as employment, equality or health and safety legislation. The bid must be rejected if it is established that it is abnormally low because it does not comply with relevant environmental, social </w:t>
+        <w:t xml:space="preserve">Where a bid appears to be abnormally low, a public body must require the bidder to explain its pricing. This can include an explanation of how the bid will maintain compliance with relevant environmental, social and employment laws such as employment, equality or health and safety legislation. The bid must be rejected if it is established that it is abnormally low </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>and employment law including collective agreements (regulation 69(5) of the PC(S)R 2015).</w:t>
+        <w:t>because it does not comply with relevant environmental, social and employment law including collective agreements (regulation 69(5) of the PC(S)R 2015).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178F3923" w14:textId="77777777" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="443753E1" w14:textId="4CD46CD8" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="443753E1" w14:textId="4CD46CD8" w:rsidR="00456F54" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc209604612"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract and </w:t>
       </w:r>
-      <w:r w:rsidR="00E66A2B" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00E66A2B" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">upplier </w:t>
       </w:r>
-      <w:r w:rsidR="00E66A2B" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00E66A2B" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>anagement</w:t>
       </w:r>
-      <w:r w:rsidR="00A627B1" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00A627B1" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00A627B1" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00A627B1" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E66A2B" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00E66A2B" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>onitoring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
+    <w:p w14:paraId="7A171F3F" w14:textId="77777777" w:rsidR="008D78F4" w:rsidRPr="008D78F4" w:rsidRDefault="008D78F4" w:rsidP="008D78F4"/>
     <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="1E041B02" w14:textId="31EC1CF3" w:rsidR="00257FF4" w:rsidRPr="008E0776" w:rsidRDefault="00257FF4" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Where the requirement to reduce or eliminate the use of hazardous materials will be built into the contract, performance indicators need to be developed to ensure delivery. These may include the use of testing, reports</w:t>
       </w:r>
       <w:r w:rsidR="00E66A2B" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -10472,71 +10593,51 @@
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Embedding sustainability into procurement is achiev</w:t>
       </w:r>
       <w:r w:rsidR="00E66A2B" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>able</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the requirements of an individual procurement reflect the objectives of the organisation as set out in relevant policies and</w:t>
+        <w:t xml:space="preserve"> as long as the requirements of an individual procurement reflect the objectives of the organisation as set out in relevant policies and</w:t>
       </w:r>
       <w:r w:rsidR="007F556B" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">strategies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D24561E" w14:textId="77777777" w:rsidR="00F565E4" w:rsidRPr="008E0776" w:rsidRDefault="00F565E4" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -10613,96 +10714,98 @@
         <w:t xml:space="preserve"> as part of the consideration to the whole life cycle</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CB63C6" w14:textId="77777777" w:rsidR="00257FF4" w:rsidRPr="008E0776" w:rsidRDefault="00257FF4" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EE27126" w14:textId="4853A67B" w:rsidR="00354455" w:rsidRPr="008E0776" w:rsidRDefault="00354455" w:rsidP="00AA4EAC">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="554710B1" w14:textId="77777777" w:rsidR="008D78F4" w:rsidRDefault="008D78F4" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE27126" w14:textId="6416AF11" w:rsidR="00354455" w:rsidRPr="008E0776" w:rsidRDefault="00354455" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>At contract award there is always the opportunity to reach a voluntary agreement with the supplier that they will work with you to deliver agree</w:t>
       </w:r>
       <w:r w:rsidR="005B54AA" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> outcomes in relation to the use of </w:t>
-[...9 lines deleted...]
-        <w:t>hazardous materials and the emissions that arise from their use that can be captured as a contract commitment.</w:t>
+        <w:t xml:space="preserve"> outcomes in relation to the use of hazardous materials and the emissions that arise from their use that can be captured as a contract commitment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E10969" w14:textId="77777777" w:rsidR="00354455" w:rsidRPr="008E0776" w:rsidRDefault="00354455" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03BF8D2F" w14:textId="0E971DD4" w:rsidR="00257FF4" w:rsidRPr="008E0776" w:rsidRDefault="00257FF4" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -10760,303 +10863,258 @@
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380DCF50" w14:textId="3E5703E4" w:rsidR="00D62A7F" w:rsidRPr="008E0776" w:rsidRDefault="00BF0F4F" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="380DCF50" w14:textId="3E5703E4" w:rsidR="00D62A7F" w:rsidRPr="008D78F4" w:rsidRDefault="00BF0F4F" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc209604613"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex</w:t>
       </w:r>
-      <w:r w:rsidR="00D62A7F" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00D62A7F" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...14 lines deleted...]
-        <w:t>KPIs</w:t>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Example Procurement Clauses and KPIs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="095452D6" w14:textId="04D70DE0" w:rsidR="00BF0F4F" w:rsidRPr="008E0776" w:rsidRDefault="00BF0F4F" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01E92C18" w14:textId="50BE7478" w:rsidR="00D62A7F" w:rsidRPr="008E0776" w:rsidRDefault="00D62A7F" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>The clauses and Key Performance Indicators (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+        <w:t xml:space="preserve">The clauses and Key Performance Indicators (KPIs) within this </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4EAC" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>KPIs</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">) within this </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA4EAC" w:rsidRPr="008E0776">
+        <w:t>nnex should be read in conjunction with the Commissioning and Pre-procurement, and Procurement guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143DBA3F" w14:textId="77777777" w:rsidR="00D62A7F" w:rsidRPr="008E0776" w:rsidRDefault="00D62A7F" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0407819F" w14:textId="55576154" w:rsidR="00BF0F4F" w:rsidRPr="008E0776" w:rsidRDefault="00D62A7F" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>nnex should be read in conjunction with the Commissioning and Pre-procurement, and Procurement guidance.</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> included will obviously place an onus not only on the supplier but also on the contracting authority to assess and monitor the impact made to evidence that conditions have been met.</w:t>
+        <w:t>Any conditions, clauses and KPIs included will obviously place an onus not only on the supplier but also on the contracting authority to assess and monitor the impact made to evidence that conditions have been met.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B26FB6" w14:textId="77777777" w:rsidR="00D62A7F" w:rsidRPr="008E0776" w:rsidRDefault="00D62A7F" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D5BB5BA" w14:textId="6C547206" w:rsidR="00BF0F4F" w:rsidRPr="008E0776" w:rsidRDefault="00BF0F4F" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="3D5BB5BA" w14:textId="6C547206" w:rsidR="00BF0F4F" w:rsidRPr="008D78F4" w:rsidRDefault="00BF0F4F" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="RANGE!A31"/>
       <w:bookmarkStart w:id="25" w:name="Precontractnotification"/>
       <w:bookmarkStart w:id="26" w:name="_Toc209604614"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Pre-</w:t>
       </w:r>
-      <w:r w:rsidR="00E66A2B" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00E66A2B" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ontract</w:t>
       </w:r>
-      <w:r w:rsidR="00456F54" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00456F54" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Notification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
+    <w:p w14:paraId="46576CFB" w14:textId="77777777" w:rsidR="008D78F4" w:rsidRPr="008D78F4" w:rsidRDefault="008D78F4" w:rsidP="008D78F4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4D91BE02" w14:textId="5C512236" w:rsidR="002A3C1E" w:rsidRPr="008E0776" w:rsidRDefault="002A3C1E" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Below are examples of wording that can be used for this purpose:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176AC4CC" w14:textId="77777777" w:rsidR="002A3C1E" w:rsidRPr="008E0776" w:rsidRDefault="002A3C1E" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -11221,62 +11279,62 @@
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00BF0F4F" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Contract/Framework Agreement supports the Scottish Government's National Performance Framework, and the National Outcomes which articulate the Government's Purpose ‘To focus Government and public services on creating a more successful country, with opportunities for all of Scotland to </w:t>
+        <w:t xml:space="preserve">The Contract/Framework Agreement supports the Scottish Government's National Performance Framework, and the National Outcomes which articulate the Government's Purpose </w:t>
       </w:r>
       <w:r w:rsidR="00BF0F4F" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>flourish, through increas</w:t>
+        <w:t>‘To focus Government and public services on creating a more successful country, with opportunities for all of Scotland to flourish, through increas</w:t>
       </w:r>
       <w:r w:rsidR="00D62A7F" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ed wellbeing, and </w:t>
       </w:r>
       <w:r w:rsidR="00BF0F4F" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">sustainable </w:t>
       </w:r>
       <w:r w:rsidR="00D62A7F" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
@@ -11285,98 +11343,105 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and inclusive </w:t>
       </w:r>
       <w:r w:rsidR="00BF0F4F" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>economic growth’. This Framework supports the following National Outcomes, and Contractors are expected to support the Authority’s aim to achieve these.' [Insert relevant National Outcomes - see above].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1482535A" w14:textId="076B3D25" w:rsidR="00BF0F4F" w:rsidRPr="008E0776" w:rsidRDefault="00BF0F4F" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="639FD581" w14:textId="5839E41F" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="639FD581" w14:textId="5839E41F" w:rsidR="00456F54" w:rsidRPr="008D78F4" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc209604615"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Supplier </w:t>
       </w:r>
-      <w:r w:rsidR="00E66A2B" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00E66A2B" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>election</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="34077162" w14:textId="77777777" w:rsidR="008D78F4" w:rsidRPr="008D78F4" w:rsidRDefault="008D78F4" w:rsidP="008D78F4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="301A62A3" w14:textId="77777777" w:rsidR="00A627B1" w:rsidRPr="008E0776" w:rsidRDefault="0043394A" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Where the level of potentially hazardous material use is both relevant and proportionate it would be appropriate for example to ask tenderers</w:t>
       </w:r>
       <w:r w:rsidR="00A627B1" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -11651,51 +11716,50 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C7A580F" w14:textId="6F9886F3" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. Evidence of providing methods of </w:t>
       </w:r>
       <w:r w:rsidR="00337C1B" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>safety training or guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> amongst service users with </w:t>
       </w:r>
       <w:r w:rsidR="00337C1B" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -11801,80 +11865,87 @@
         <w:t xml:space="preserve">requiring </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>good practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662842CF" w14:textId="77777777" w:rsidR="000D35C8" w:rsidRPr="008E0776" w:rsidRDefault="000D35C8" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31CE1A31" w14:textId="3B6E6FB8" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="31CE1A31" w14:textId="3B6E6FB8" w:rsidR="00456F54" w:rsidRPr="008D78F4" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="Specification"/>
       <w:bookmarkStart w:id="29" w:name="_Toc209604616"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Specification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="78A14486" w14:textId="77777777" w:rsidR="008D78F4" w:rsidRPr="008D78F4" w:rsidRDefault="008D78F4" w:rsidP="008D78F4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="14818761" w14:textId="28A61CC7" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
@@ -11974,546 +12045,522 @@
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="040B5984" w14:textId="77777777" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">‘Formaldehyde emissions from agents for surface treatment liberating formaldehyde must be less than </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+        <w:t>‘Formaldehyde emissions from agents for surface treatment liberating formaldehyde must be less than 0.1ppm formaldehyde in the final product.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4275D719" w14:textId="77777777" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4261AABA" w14:textId="1B95ADFF" w:rsidR="00337C1B" w:rsidRPr="008E0776" w:rsidRDefault="00337C1B" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve">‘The contractor is required to demonstrate how the production process </w:t>
+      </w:r>
+      <w:r w:rsidR="00956138" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">of the product </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">‘The contractor is required to demonstrate how the production process </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00956138" w:rsidRPr="008E0776">
+        <w:t>will be delivered to minimise hazardous emissions being released.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF241BE" w14:textId="77777777" w:rsidR="00337C1B" w:rsidRPr="008E0776" w:rsidRDefault="00337C1B" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">of the product </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A676050" w14:textId="17FC17DC" w:rsidR="00337C1B" w:rsidRPr="008E0776" w:rsidRDefault="00337C1B" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>will be delivered to minimise hazardous emissions being released.’</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>‘The contactor is required to demonstrate how the life cycle of the product will be mitigated to ensure minimisation of hazardous waste materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3FF8" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> to landfill</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>‘The contactor is required to demonstrate how the life cycle of the product will be mitigated to ensure minimisation of hazardous waste materials</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF3FF8" w:rsidRPr="008E0776">
+        <w:t>.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC4EF2B" w14:textId="77777777" w:rsidR="00E1508A" w:rsidRPr="008E0776" w:rsidRDefault="00E1508A" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to landfill</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761EC6F6" w14:textId="77777777" w:rsidR="00C51F28" w:rsidRPr="008E0776" w:rsidRDefault="00C51F28" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>‘Detail how you will ensure that relevant safety labels are properly displayed on products used by employees during the delivery of this [contract / framework].’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C3C8E0" w14:textId="77777777" w:rsidR="00C51F28" w:rsidRPr="008E0776" w:rsidRDefault="00C51F28" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FDF672" w14:textId="77777777" w:rsidR="00C51F28" w:rsidRPr="008E0776" w:rsidRDefault="00C51F28" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>‘Detail how you will ensure that potentially hazardous products used by employees during the delivery of this [contract / framework] will be properly stored and secured when not in use.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E42851" w14:textId="77777777" w:rsidR="00C51F28" w:rsidRPr="008E0776" w:rsidRDefault="00C51F28" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CE1401" w14:textId="42779F89" w:rsidR="00E1508A" w:rsidRPr="008E0776" w:rsidRDefault="00E1508A" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>.’</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...73 lines deleted...]
-    <w:p w14:paraId="17CE1401" w14:textId="42779F89" w:rsidR="00E1508A" w:rsidRPr="008E0776" w:rsidRDefault="00E1508A" w:rsidP="00AA4EAC">
+        <w:t>‘Where possible non-hazardous materials should be used throughout the supply chain and in all workplaces.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47582139" w14:textId="77777777" w:rsidR="00E1508A" w:rsidRPr="008E0776" w:rsidRDefault="00E1508A" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0776">
+    </w:p>
+    <w:p w14:paraId="295BA661" w14:textId="7D0FDADE" w:rsidR="00E1508A" w:rsidRPr="008E0776" w:rsidRDefault="00E1508A" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>‘Where possible non-hazardous materials should be used throughout the supply chain and in all workplaces.’</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>‘All employees are required to be train</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA33DA" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>ed</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>‘All employees are required to be train</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA33DA" w:rsidRPr="008E0776">
+        <w:t xml:space="preserve"> in handling and safety procedures. They should have ready access to personal protection equipment, at the relevant and appropriate level for the materials they handle.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A99DBBE" w14:textId="77777777" w:rsidR="00E1508A" w:rsidRPr="008E0776" w:rsidRDefault="00E1508A" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>ed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E0776">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEC80C2" w14:textId="0A95226A" w:rsidR="00E1508A" w:rsidRPr="008E0776" w:rsidRDefault="00E1508A" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in handling and safety procedures. They should have ready access to personal protection equipment, at the relevant and appropriate level for the materials they handle.’</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6CEC80C2" w14:textId="0A95226A" w:rsidR="00E1508A" w:rsidRPr="008E0776" w:rsidRDefault="00E1508A" w:rsidP="00AA4EAC">
+        <w:t>‘Appropriate monitoring of the air and environment for hazardous substances in the workplace, with adequate monitoring equipment.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659B3A11" w14:textId="77777777" w:rsidR="000309AD" w:rsidRPr="008E0776" w:rsidRDefault="000309AD" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C6862C" w14:textId="7A94F904" w:rsidR="000309AD" w:rsidRPr="008E0776" w:rsidRDefault="000309AD" w:rsidP="00AA4EAC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>‘Appropriate monitoring of the air and environment for hazardous substances in the workplace, with adequate monitoring equipment.’</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="659B3A11" w14:textId="77777777" w:rsidR="000309AD" w:rsidRPr="008E0776" w:rsidRDefault="000309AD" w:rsidP="00AA4EAC">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Safety labels on cleaning chemicals should be noted and used in appropriate dilution.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD6F0D3" w14:textId="7B160572" w:rsidR="000309AD" w:rsidRPr="008E0776" w:rsidRDefault="000309AD" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C6862C" w14:textId="7A94F904" w:rsidR="000309AD" w:rsidRPr="008E0776" w:rsidRDefault="000309AD" w:rsidP="00AA4EAC">
-[...38 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6E3B7673" w14:textId="6B7A72DF" w:rsidR="00C51F28" w:rsidRPr="008E0776" w:rsidRDefault="00AA4EAC" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Relevant c</w:t>
       </w:r>
       <w:r w:rsidR="00C51F28" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">riteria may </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="00C51F28" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">be found in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidR="00C51F28" w:rsidRPr="008E0776">
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidR="00C51F28" w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Government Buying Standards guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C51F28" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GBS), the criteria of which can be used to identify the least harmful products. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3815728F" w14:textId="496430A8" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23AB7500" w14:textId="52D1A706" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="000333DC" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="23AB7500" w14:textId="52D1A706" w:rsidR="00456F54" w:rsidRPr="008D78F4" w:rsidRDefault="000333DC" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="Evaluationaward"/>
       <w:bookmarkStart w:id="31" w:name="_Toc209604617"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Evaluation</w:t>
       </w:r>
-      <w:r w:rsidR="00456F54" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00456F54" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00E66A2B" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00E66A2B" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00456F54" w:rsidRPr="008E0776">
+      <w:r w:rsidR="00456F54" w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ward</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="72585DAD" w14:textId="77777777" w:rsidR="008D78F4" w:rsidRPr="008D78F4" w:rsidRDefault="008D78F4" w:rsidP="008D78F4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="18C46854" w14:textId="5DDBBE8B" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="005B54AA" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00456F54" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -12678,130 +12725,101 @@
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B3A87DB" w14:textId="148D92CB" w:rsidR="00F565E4" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">An environmental management system is likely to only be relevant in the procurement of some services. Its requirement should be proportionate according to the market and the scope </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>of services required, and you must be prepared to accept an equivalent to a system acc</w:t>
+        <w:t>An environmental management system is likely to only be relevant in the procurement of some services. Its requirement should be proportionate according to the market and the scope of services required, and you must be prepared to accept an equivalent to a system acc</w:t>
       </w:r>
       <w:r w:rsidR="00E66A2B" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>edited to ISO14001 or EMAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C4D96F0" w14:textId="77777777" w:rsidR="00F565E4" w:rsidRPr="008E0776" w:rsidRDefault="00F565E4" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63002796" w14:textId="3EED0A65" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rather than asking for a specific standard buyers must identify the elements of these standards and decide what is relevant to their organisation and the </w:t>
-[...19 lines deleted...]
-        <w:t>. It is then essential that suppliers are notified of which elements they will be evaluated on. This will provide good evidence of their professional and technical ability – particularly where ‘sustainability’ is a desired outcome.</w:t>
+        <w:t>Rather than asking for a specific standard buyers must identify the elements of these standards and decide what is relevant to their organisation and the particular procurement. It is then essential that suppliers are notified of which elements they will be evaluated on. This will provide good evidence of their professional and technical ability – particularly where ‘sustainability’ is a desired outcome.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17FB9AC2" w14:textId="77777777" w:rsidR="00456F54" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41722C52" w14:textId="4B74652D" w:rsidR="007C55DF" w:rsidRPr="008E0776" w:rsidRDefault="00456F54" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
@@ -13463,84 +13481,84 @@
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ensuring</w:t>
       </w:r>
       <w:r w:rsidR="00B75E3A" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00782A6A" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>workers have</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> access to appropriate </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidR="00956138" w:rsidRPr="008E0776">
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="00956138" w:rsidRPr="00406D29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Personal Protection Equipment (PPE)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38AD9113" w14:textId="13A6993F" w:rsidR="00956138" w:rsidRPr="008E0776" w:rsidRDefault="007C55DF" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -13567,114 +13585,111 @@
       </w:r>
       <w:r w:rsidR="00782A6A" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>, where appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F0F698" w14:textId="44C9DBB5" w:rsidR="0043394A" w:rsidRPr="008E0776" w:rsidRDefault="00B75E3A" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Answers need not be constrained to, or be reflective of, any examples given alongside this </w:t>
       </w:r>
       <w:r w:rsidR="00782A6A" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>uestion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3FFB76" w14:textId="77777777" w:rsidR="0043394A" w:rsidRPr="008E0776" w:rsidRDefault="0043394A" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="ContractSupplierManagement"/>
     </w:p>
-    <w:p w14:paraId="1F4F44F6" w14:textId="3649F4C5" w:rsidR="00BF0D1D" w:rsidRPr="008E0776" w:rsidRDefault="000333DC" w:rsidP="00AA4EAC">
+    <w:p w14:paraId="1F4F44F6" w14:textId="3649F4C5" w:rsidR="00BF0D1D" w:rsidRDefault="000333DC" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc209604618"/>
-      <w:r w:rsidRPr="008E0776">
+      <w:r w:rsidRPr="008D78F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contract and Supplier Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
+    <w:p w14:paraId="0539CE05" w14:textId="77777777" w:rsidR="008D78F4" w:rsidRPr="008D78F4" w:rsidRDefault="008D78F4" w:rsidP="008D78F4"/>
     <w:p w14:paraId="24DE09D6" w14:textId="02B2BE35" w:rsidR="00BF0D1D" w:rsidRPr="008E0776" w:rsidRDefault="00337C1B" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
@@ -13804,75 +13819,51 @@
     <w:p w14:paraId="2C944855" w14:textId="39058C24" w:rsidR="00337C1B" w:rsidRPr="008E0776" w:rsidRDefault="00337C1B" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Depending on the subject matter of the contract, relevant </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> may include:</w:t>
+        <w:t>Depending on the subject matter of the contract, relevant KPIs may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79469786" w14:textId="77777777" w:rsidR="00BF0D1D" w:rsidRPr="008E0776" w:rsidRDefault="00BF0D1D" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F839BD2" w14:textId="77777777" w:rsidR="00BF0D1D" w:rsidRPr="008E0776" w:rsidRDefault="00BF0D1D" w:rsidP="00AA4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="150"/>
         <w:jc w:val="left"/>
@@ -14026,75 +14017,75 @@
       <w:r w:rsidR="00453FC9" w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>hazardous materials and the emissions that arise from their use</w:t>
       </w:r>
       <w:r w:rsidRPr="008E0776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B54AA" w:rsidRPr="008E0776" w:rsidSect="00337C1B">
-      <w:headerReference w:type="default" r:id="rId50"/>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:headerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70955C9B" w14:textId="77777777" w:rsidR="0069317A" w:rsidRDefault="0069317A">
+    <w:p w14:paraId="56FBB34F" w14:textId="77777777" w:rsidR="00360BD7" w:rsidRDefault="00360BD7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26E8AEE7" w14:textId="77777777" w:rsidR="0069317A" w:rsidRDefault="0069317A">
+    <w:p w14:paraId="4BE8794F" w14:textId="77777777" w:rsidR="00360BD7" w:rsidRDefault="00360BD7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14133,106 +14124,107 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="890694717"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="232FA2CD" w14:textId="27C76F18" w:rsidR="008E0776" w:rsidRDefault="008E0776">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="125AC224" w14:textId="77777777" w:rsidR="003F2479" w:rsidRPr="0067486A" w:rsidRDefault="003F2479" w:rsidP="0067486A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E180E82" w14:textId="77777777" w:rsidR="0069317A" w:rsidRDefault="0069317A">
+    <w:p w14:paraId="69B83C7F" w14:textId="77777777" w:rsidR="00360BD7" w:rsidRDefault="00360BD7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A657D29" w14:textId="77777777" w:rsidR="0069317A" w:rsidRDefault="0069317A">
+    <w:p w14:paraId="7DE061CE" w14:textId="77777777" w:rsidR="00360BD7" w:rsidRDefault="00360BD7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="562AD6BF" w14:textId="77777777" w:rsidR="003F2479" w:rsidRPr="0067486A" w:rsidRDefault="003F2479" w:rsidP="0067486A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -17515,51 +17507,51 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="19863183">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="392847980">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="580137038">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1922788012">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="882982357">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1728332262">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0091486D"/>
     <w:rsid w:val="00007FE6"/>
     <w:rsid w:val="00011202"/>
     <w:rsid w:val="00025998"/>
@@ -17606,311 +17598,328 @@
     <w:rsid w:val="001A215D"/>
     <w:rsid w:val="001A5BA0"/>
     <w:rsid w:val="001C133B"/>
     <w:rsid w:val="001C3611"/>
     <w:rsid w:val="001D69DC"/>
     <w:rsid w:val="001E3D19"/>
     <w:rsid w:val="001E3ED0"/>
     <w:rsid w:val="001F02B4"/>
     <w:rsid w:val="001F0A7B"/>
     <w:rsid w:val="001F1370"/>
     <w:rsid w:val="00201EC0"/>
     <w:rsid w:val="002063F7"/>
     <w:rsid w:val="00240427"/>
     <w:rsid w:val="00241AA8"/>
     <w:rsid w:val="00257FF4"/>
     <w:rsid w:val="0026083E"/>
     <w:rsid w:val="00261D3E"/>
     <w:rsid w:val="00270482"/>
     <w:rsid w:val="00271BC5"/>
     <w:rsid w:val="00287C68"/>
     <w:rsid w:val="002A3C1E"/>
     <w:rsid w:val="002B1805"/>
     <w:rsid w:val="002C6CCB"/>
     <w:rsid w:val="002C73C7"/>
     <w:rsid w:val="002D29FB"/>
+    <w:rsid w:val="002E577D"/>
     <w:rsid w:val="002F3688"/>
     <w:rsid w:val="00310B27"/>
     <w:rsid w:val="00313E86"/>
     <w:rsid w:val="00315169"/>
     <w:rsid w:val="00322AEE"/>
     <w:rsid w:val="00327BE6"/>
     <w:rsid w:val="00327F39"/>
     <w:rsid w:val="003339AC"/>
     <w:rsid w:val="00337C1B"/>
     <w:rsid w:val="00354455"/>
     <w:rsid w:val="00355E63"/>
     <w:rsid w:val="00357CE7"/>
+    <w:rsid w:val="00360BD7"/>
+    <w:rsid w:val="00370189"/>
     <w:rsid w:val="00370469"/>
     <w:rsid w:val="00377DFE"/>
     <w:rsid w:val="003864C4"/>
     <w:rsid w:val="00386A0A"/>
     <w:rsid w:val="0039722C"/>
     <w:rsid w:val="003B1D46"/>
     <w:rsid w:val="003D13D3"/>
     <w:rsid w:val="003D7146"/>
     <w:rsid w:val="003E5C44"/>
     <w:rsid w:val="003E68F7"/>
     <w:rsid w:val="003E6D57"/>
     <w:rsid w:val="003F1F6F"/>
     <w:rsid w:val="003F2479"/>
+    <w:rsid w:val="00406D29"/>
+    <w:rsid w:val="004115D8"/>
     <w:rsid w:val="00411FC4"/>
     <w:rsid w:val="0041521C"/>
     <w:rsid w:val="0041622E"/>
     <w:rsid w:val="00422D9B"/>
     <w:rsid w:val="0042696F"/>
     <w:rsid w:val="0043394A"/>
     <w:rsid w:val="0045205D"/>
     <w:rsid w:val="00453FC9"/>
     <w:rsid w:val="00456F54"/>
     <w:rsid w:val="00457267"/>
     <w:rsid w:val="004640DD"/>
     <w:rsid w:val="00471FBC"/>
     <w:rsid w:val="0047625E"/>
     <w:rsid w:val="004844B1"/>
     <w:rsid w:val="00486762"/>
     <w:rsid w:val="0049424C"/>
     <w:rsid w:val="004C4A4C"/>
     <w:rsid w:val="004C6DCA"/>
     <w:rsid w:val="004D0431"/>
+    <w:rsid w:val="004D29EC"/>
     <w:rsid w:val="004D4F83"/>
     <w:rsid w:val="004E3FF1"/>
     <w:rsid w:val="00510740"/>
     <w:rsid w:val="005178DA"/>
     <w:rsid w:val="00520886"/>
     <w:rsid w:val="005222DD"/>
     <w:rsid w:val="00522EEE"/>
     <w:rsid w:val="0054575C"/>
     <w:rsid w:val="00547978"/>
     <w:rsid w:val="00550492"/>
     <w:rsid w:val="0055150C"/>
     <w:rsid w:val="00580BCA"/>
     <w:rsid w:val="00583F42"/>
     <w:rsid w:val="005A0064"/>
     <w:rsid w:val="005A7D62"/>
+    <w:rsid w:val="005B0C30"/>
     <w:rsid w:val="005B4548"/>
     <w:rsid w:val="005B54AA"/>
     <w:rsid w:val="005C33EF"/>
+    <w:rsid w:val="005D0C3B"/>
     <w:rsid w:val="005D0CD6"/>
     <w:rsid w:val="005E1098"/>
     <w:rsid w:val="005E4B27"/>
     <w:rsid w:val="005E6A49"/>
     <w:rsid w:val="005F0C3B"/>
     <w:rsid w:val="005F5E63"/>
     <w:rsid w:val="00621290"/>
     <w:rsid w:val="00641385"/>
     <w:rsid w:val="00642FBC"/>
     <w:rsid w:val="00643282"/>
     <w:rsid w:val="00657525"/>
     <w:rsid w:val="006630BF"/>
     <w:rsid w:val="006651F5"/>
     <w:rsid w:val="0067486A"/>
     <w:rsid w:val="00680F87"/>
     <w:rsid w:val="0069317A"/>
     <w:rsid w:val="006958CF"/>
     <w:rsid w:val="006A6EFC"/>
     <w:rsid w:val="006B389E"/>
     <w:rsid w:val="006C38A9"/>
     <w:rsid w:val="006C759A"/>
     <w:rsid w:val="006D00AA"/>
     <w:rsid w:val="006D1C79"/>
     <w:rsid w:val="006D26F7"/>
     <w:rsid w:val="006D346A"/>
     <w:rsid w:val="0070133D"/>
     <w:rsid w:val="00706D86"/>
     <w:rsid w:val="0071274A"/>
     <w:rsid w:val="007146C2"/>
     <w:rsid w:val="00741814"/>
     <w:rsid w:val="00752AF5"/>
     <w:rsid w:val="00753C86"/>
     <w:rsid w:val="0078218A"/>
     <w:rsid w:val="00782A6A"/>
     <w:rsid w:val="00792E3C"/>
     <w:rsid w:val="007937BF"/>
     <w:rsid w:val="0079673B"/>
     <w:rsid w:val="007B0D94"/>
     <w:rsid w:val="007B5AAA"/>
     <w:rsid w:val="007C2385"/>
     <w:rsid w:val="007C55DF"/>
     <w:rsid w:val="007C64C0"/>
     <w:rsid w:val="007C7373"/>
     <w:rsid w:val="007D4D3E"/>
     <w:rsid w:val="007D5524"/>
     <w:rsid w:val="007D6BB8"/>
     <w:rsid w:val="007D7731"/>
+    <w:rsid w:val="007E6A3C"/>
     <w:rsid w:val="007F556B"/>
     <w:rsid w:val="007F5BB9"/>
     <w:rsid w:val="00802CCE"/>
     <w:rsid w:val="00804F22"/>
     <w:rsid w:val="008334B2"/>
     <w:rsid w:val="0083462E"/>
     <w:rsid w:val="00840757"/>
     <w:rsid w:val="0084141A"/>
     <w:rsid w:val="0084197F"/>
     <w:rsid w:val="0084434C"/>
     <w:rsid w:val="00895530"/>
     <w:rsid w:val="00897784"/>
     <w:rsid w:val="008B1F20"/>
     <w:rsid w:val="008B304E"/>
     <w:rsid w:val="008B517A"/>
     <w:rsid w:val="008C311D"/>
     <w:rsid w:val="008C3FE0"/>
     <w:rsid w:val="008D7733"/>
+    <w:rsid w:val="008D78F4"/>
     <w:rsid w:val="008E0776"/>
     <w:rsid w:val="008F1A2F"/>
     <w:rsid w:val="00903994"/>
     <w:rsid w:val="00910415"/>
     <w:rsid w:val="0091486D"/>
     <w:rsid w:val="00916CD1"/>
     <w:rsid w:val="00920782"/>
     <w:rsid w:val="0092371E"/>
     <w:rsid w:val="00924B9E"/>
     <w:rsid w:val="0093418B"/>
     <w:rsid w:val="00942E82"/>
     <w:rsid w:val="00952710"/>
     <w:rsid w:val="00953D40"/>
     <w:rsid w:val="00956138"/>
     <w:rsid w:val="0096395C"/>
+    <w:rsid w:val="00984F71"/>
+    <w:rsid w:val="00987C58"/>
     <w:rsid w:val="00991613"/>
     <w:rsid w:val="009A7E32"/>
     <w:rsid w:val="009D3EC0"/>
     <w:rsid w:val="009D51F1"/>
     <w:rsid w:val="009E6558"/>
     <w:rsid w:val="009F1779"/>
     <w:rsid w:val="009F3981"/>
     <w:rsid w:val="009F4B37"/>
     <w:rsid w:val="009F6569"/>
     <w:rsid w:val="009F71B8"/>
     <w:rsid w:val="00A04694"/>
     <w:rsid w:val="00A11B64"/>
     <w:rsid w:val="00A2042C"/>
     <w:rsid w:val="00A31E06"/>
     <w:rsid w:val="00A4216C"/>
     <w:rsid w:val="00A56EBA"/>
     <w:rsid w:val="00A627B1"/>
     <w:rsid w:val="00A64128"/>
     <w:rsid w:val="00A90A53"/>
     <w:rsid w:val="00AA4EAC"/>
     <w:rsid w:val="00AB54FF"/>
     <w:rsid w:val="00AC310B"/>
     <w:rsid w:val="00AE01CB"/>
     <w:rsid w:val="00AE1D79"/>
     <w:rsid w:val="00AE6755"/>
     <w:rsid w:val="00AF3FF8"/>
     <w:rsid w:val="00AF5A58"/>
     <w:rsid w:val="00AF636C"/>
     <w:rsid w:val="00AF6ECF"/>
     <w:rsid w:val="00B048A6"/>
+    <w:rsid w:val="00B07B80"/>
     <w:rsid w:val="00B26579"/>
     <w:rsid w:val="00B265A3"/>
     <w:rsid w:val="00B52B1F"/>
     <w:rsid w:val="00B70302"/>
     <w:rsid w:val="00B70451"/>
     <w:rsid w:val="00B71450"/>
     <w:rsid w:val="00B7253C"/>
     <w:rsid w:val="00B742C9"/>
     <w:rsid w:val="00B75E3A"/>
     <w:rsid w:val="00B83D76"/>
+    <w:rsid w:val="00B8462F"/>
     <w:rsid w:val="00B90F04"/>
     <w:rsid w:val="00B93C31"/>
     <w:rsid w:val="00BB0A4D"/>
     <w:rsid w:val="00BB31D3"/>
     <w:rsid w:val="00BC6F62"/>
     <w:rsid w:val="00BD3D09"/>
     <w:rsid w:val="00BD617F"/>
     <w:rsid w:val="00BE446E"/>
     <w:rsid w:val="00BF0D1D"/>
     <w:rsid w:val="00BF0F4F"/>
     <w:rsid w:val="00BF4BF4"/>
     <w:rsid w:val="00C136C1"/>
     <w:rsid w:val="00C17754"/>
+    <w:rsid w:val="00C22DD7"/>
     <w:rsid w:val="00C25F87"/>
     <w:rsid w:val="00C45132"/>
     <w:rsid w:val="00C469BB"/>
     <w:rsid w:val="00C50FFE"/>
     <w:rsid w:val="00C51F28"/>
     <w:rsid w:val="00C5576F"/>
     <w:rsid w:val="00C705F9"/>
     <w:rsid w:val="00C8060C"/>
     <w:rsid w:val="00C85A58"/>
     <w:rsid w:val="00C86FBA"/>
     <w:rsid w:val="00C940F3"/>
     <w:rsid w:val="00CA5312"/>
     <w:rsid w:val="00CA5CAB"/>
     <w:rsid w:val="00CA7AB9"/>
     <w:rsid w:val="00CD0585"/>
     <w:rsid w:val="00CD3BA4"/>
     <w:rsid w:val="00CE2598"/>
     <w:rsid w:val="00CF6860"/>
     <w:rsid w:val="00CF72CF"/>
     <w:rsid w:val="00D01BB8"/>
     <w:rsid w:val="00D0367A"/>
     <w:rsid w:val="00D12AFB"/>
     <w:rsid w:val="00D202C0"/>
     <w:rsid w:val="00D3020F"/>
     <w:rsid w:val="00D35EC6"/>
     <w:rsid w:val="00D42112"/>
     <w:rsid w:val="00D47B2D"/>
     <w:rsid w:val="00D532B6"/>
     <w:rsid w:val="00D623D9"/>
     <w:rsid w:val="00D62A7F"/>
     <w:rsid w:val="00D64563"/>
     <w:rsid w:val="00D74311"/>
     <w:rsid w:val="00D777F7"/>
     <w:rsid w:val="00D8208D"/>
     <w:rsid w:val="00D827EA"/>
     <w:rsid w:val="00D90395"/>
     <w:rsid w:val="00DB1219"/>
     <w:rsid w:val="00DE4F1E"/>
     <w:rsid w:val="00DE6E27"/>
     <w:rsid w:val="00DF1949"/>
     <w:rsid w:val="00DF5811"/>
     <w:rsid w:val="00E004B0"/>
     <w:rsid w:val="00E00A60"/>
     <w:rsid w:val="00E11E28"/>
     <w:rsid w:val="00E12C3C"/>
     <w:rsid w:val="00E1348B"/>
     <w:rsid w:val="00E1508A"/>
     <w:rsid w:val="00E23370"/>
     <w:rsid w:val="00E244EB"/>
+    <w:rsid w:val="00E2630D"/>
     <w:rsid w:val="00E264E5"/>
     <w:rsid w:val="00E3599D"/>
     <w:rsid w:val="00E36759"/>
     <w:rsid w:val="00E37BDA"/>
     <w:rsid w:val="00E40AB2"/>
     <w:rsid w:val="00E42471"/>
     <w:rsid w:val="00E44CBA"/>
     <w:rsid w:val="00E53B14"/>
     <w:rsid w:val="00E65993"/>
     <w:rsid w:val="00E66A2B"/>
     <w:rsid w:val="00E80B4A"/>
     <w:rsid w:val="00EA33DA"/>
     <w:rsid w:val="00EB1B7A"/>
     <w:rsid w:val="00EC1F85"/>
     <w:rsid w:val="00EC7548"/>
     <w:rsid w:val="00ED0E65"/>
     <w:rsid w:val="00ED5DE6"/>
+    <w:rsid w:val="00ED7098"/>
     <w:rsid w:val="00EE136D"/>
     <w:rsid w:val="00EF62B5"/>
     <w:rsid w:val="00F1067A"/>
     <w:rsid w:val="00F23092"/>
     <w:rsid w:val="00F43490"/>
     <w:rsid w:val="00F4378F"/>
     <w:rsid w:val="00F45936"/>
     <w:rsid w:val="00F54666"/>
     <w:rsid w:val="00F565E4"/>
     <w:rsid w:val="00F83B71"/>
     <w:rsid w:val="00FA1ABD"/>
     <w:rsid w:val="00FA5469"/>
     <w:rsid w:val="00FB35F9"/>
     <w:rsid w:val="00FD3BF2"/>
     <w:rsid w:val="00FD43D0"/>
     <w:rsid w:val="00FE5D18"/>
     <w:rsid w:val="00FE782B"/>
     <w:rsid w:val="00FF0840"/>
     <w:rsid w:val="00FF5E51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -19993,51 +20002,52 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125536022">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/guidance/security-and-crime/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/binaries/content/documents/govscot/publications/strategy-plan/2023/04/public-procurement-strategy-scotland-2023-2028/documents/public-procurement-strategy-scotland-2023-2028/public-procurement-strategy-scotland-2023-2028/govscot%3Adocument/public-procurement-strategy-scotland-2023-2028.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2025/297/made" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.procurementjourney.scot/single-procurement-document-spd" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/cleaning/topics/coshh.htm" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ssi/2015/446/regulation/58/made" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/standards/popular/iso-14000-family" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ssi/2015/446/regulation/69/made" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/all-tools/sustainability-test/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/asp/2014/12/section/9" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/guidance/climate-change/climate-change-vehicles/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.sepa.scot/regulation/authorisations-and-compliance/weee/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.procurementjourney.scot/route-3/develop-documents/exclusion-selection-and-award-criteria/exclusion-criteria" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/gpp/eu_gpp_criteria_en.htm" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ssi/2015/446/regulation/19/made" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/guidance/waste-and-efficient-resource-consumption/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2002/2677/contents" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.procurementjourney.scot/tools-templates/glossary" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ssi/2015/446/regulation/44" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/waste/hazardouswaste.htm" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/elearning1/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2008/37/made" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/sdsi/2018/9780111039014/contents" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/asp/2014/12/section/15" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ssi/2015/446/regulation/58/made" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://green-business.ec.europa.eu/eco-management-and-audit-scheme-emas_en" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/sustainable-procurement-the-government-buying-standards-gbs" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/guidance/health-and-wellbeing/health-and-safety/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalperformance.gov.scot/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2025/297/contents/made" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sepa.org.uk/regulations/waste/waste-electrical-and-electronic-equipment-weee/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.procurementjourney.scot/single-procurement-document-spd" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ssi/2015/446/regulation/57/made" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2002/2677/contents" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/sustainable-procurement-the-government-buying-standards-gbs" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/the-restriction-of-the-use-of-certain-hazardous-substances-in-electrical-and-electronic-equipment-regulations-2012-pir-green-rated" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/asp/2014/12/section/9" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1974/37/contents" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safetyculture.com/topics/ppe-safety/ppe-requirements/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Raaa078fefe214dba" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/guidance/security-and-crime/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/binaries/content/documents/govscot/publications/strategy-plan/2023/04/public-procurement-strategy-scotland-2023-2028/documents/public-procurement-strategy-scotland-2023-2028/public-procurement-strategy-scotland-2023-2028/govscot%3Adocument/public-procurement-strategy-scotland-2023-2028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2025/297/made" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/ensuring-compliance-with-environmental-social-and-labour-laws-sppn-092016/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/cleaning/topics/coshh.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ssi/2015/446/regulation/58/made" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/sustainable-procurement-the-government-buying-standards-gbs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ssi/2015/446/regulation/57/made" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safetyculture.com/topics/ppe-safety/ppe-requirements/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/all-tools/sustainability-test/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/asp/2014/12/section/9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/guidance/climate-change/climate-change-vehicles/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.sepa.scot/regulation/authorisations-and-compliance/weee/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.procurementjourney.scot/route-3/develop-documents/exclusion-selection-and-award-criteria/exclusion-criteria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.procurementjourney.scot/single-procurement-document-spd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ssi/2015/446/regulation/44" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/guidance/waste-and-efficient-resource-consumption/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2002/2677/contents" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.procurementjourney.scot/tools-templates/glossary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://green-business.ec.europa.eu/eco-management-and-audit-scheme-emas_en" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/waste/hazardouswaste.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/elearning1/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2008/37/made" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/sdsi/2018/9780111039014/contents" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/asp/2014/12/section/15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ssi/2015/446/regulation/58/made" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/standards/popular/iso-14000-family" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ssi/2015/446/regulation/69/made" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/index.cfm/guidance/health-and-wellbeing/health-and-safety/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalperformance.gov.scot/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2025/297/contents/made" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sepa.org.uk/regulations/waste/waste-electrical-and-electronic-equipment-weee/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.procurementjourney.scot/single-procurement-document-spd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ssi/2015/446/regulation/19/made" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2002/2677/contents" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/gpp/eu_gpp_criteria_en.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableprocurementtools.scot/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/the-restriction-of-the-use-of-certain-hazardous-substances-in-electrical-and-electronic-equipment-regulations-2012-pir-green-rated" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/asp/2014/12/section/9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1974/37/contents" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/sustainable-procurement-the-government-buying-standards-gbs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20279,100 +20289,105 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/53D26341A57B383EE0540010E0463CCA" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A53478544</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Model guidance - 09 Hazardous materials and emissions - Current version - 2025 November</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2025-07-16T10:46:06Z</value>
+      <value order="0">2025-07-16T09:46:06Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">false</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0"/>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-11-25T13:37:52Z</value>
+      <value order="0">2026-04-22T13:50:55Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hook, Lorraine LA (u112809)</value>
     </field>
     <field name="Objective-Path">
-      <value order="0">Objective Global Folder:SG File Plan:Government, politics and public administration:Public administration:Procurement:Advice and policy: Procurement:Policy: Sustainable Procurement: Sustainable Procurement Tools and guidance: 2020-2025</value>
+      <value order="0">Objective Global Folder:SG File Plan:Government, politics and public administration:Public administration:Procurement:Advice and policy: Procurement:Policy: Sustainable Procurement: Sustainable Procurement Tools and guidance: Part 1: 2020-2025</value>
     </field>
     <field name="Objective-Parent">
-      <value order="0">Policy: Sustainable Procurement: Sustainable Procurement Tools and guidance: 2020-2025</value>
+      <value order="0">Policy: Sustainable Procurement: Sustainable Procurement Tools and guidance: Part 1: 2020-2025</value>
     </field>
     <field name="Objective-State">
       <value order="0">Being Drafted</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA82917605</value>
+      <value order="0">vA85248340</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">2.2</value>
+      <value order="0">2.6</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">14</value>
+      <value order="0">18</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">CASE/531624</value>
     </field>
     <field name="Objective-Classification">
       <value order="0">OFFICIAL</value>
     </field>
     <field name="Objective-Caveats">
       <value order="0">Caveat for access to SG Fileplan</value>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA35">
       <field name="Objective-Date of Original">
         <value order="0"/>
       </field>
       <field name="Objective-Date Received">
         <value order="0"/>
       </field>
       <field name="Objective-SG Web Publication - Category">
         <value order="0"/>
       </field>
@@ -20380,221 +20395,217 @@
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Required Redaction">
         <value order="0"/>
       </field>
       <field name="Objective-Shared By">
         <value order="0"/>
       </field>
       <field name="Objective-Access Conditions">
         <value order="0"/>
       </field>
       <field name="Objective-Access Status">
         <value order="0"/>
       </field>
       <field name="Objective-Date Open From">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
   <b:Source>
     <b:Tag>Hea25</b:Tag>
     <b:SourceType>InternetSite</b:SourceType>
     <b:Guid>{72B8A99F-1D62-4080-B1DF-3610D93FC29B}</b:Guid>
     <b:Title>Hazardous Waste</b:Title>
     <b:Year>2025</b:Year>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>HSE</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:InternetSiteTitle>Health and Safety Executive</b:InternetSiteTitle>
     <b:Month>08</b:Month>
     <b:URL>https://www.hse.gov.uk/waste/hazardouswaste.htm</b:URL>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/53D26341A57B383EE0540010E0463CCA"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{482339B6-4545-4A31-A21B-05BC2A5D868F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>34454</Characters>
+  <Pages>26</Pages>
+  <Words>6052</Words>
+  <Characters>34503</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>306</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>287</Lines>
+  <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hazardous materials and emissions procurement guidance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Scottish Government</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40213</CharactersWithSpaces>
+  <CharactersWithSpaces>40475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Hazardous materials and emissions procurement guidance</dc:title>
   <dc:subject/>
   <dc:creator>u112809</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A53478544</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Model guidance - 09 Hazardous materials and emissions - Current version - 2025 November</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2025-07-16T10:46:06Z</vt:filetime>
+    <vt:filetime>2025-07-16T09:46:06Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2025-11-25T13:37:52Z</vt:filetime>
+    <vt:filetime>2026-04-22T13:50:55Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Hook, Lorraine LA (u112809)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
-    <vt:lpwstr>Objective Global Folder:SG File Plan:Government, politics and public administration:Public administration:Procurement:Advice and policy: Procurement:Policy: Sustainable Procurement: Sustainable Procurement Tools and guidance: 2020-2025</vt:lpwstr>
+    <vt:lpwstr>Objective Global Folder:SG File Plan:Government, politics and public administration:Public administration:Procurement:Advice and policy: Procurement:Policy: Sustainable Procurement: Sustainable Procurement Tools and guidance: Part 1: 2020-2025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
-    <vt:lpwstr>Policy: Sustainable Procurement: Sustainable Procurement Tools and guidance: 2020-2025</vt:lpwstr>
+    <vt:lpwstr>Policy: Sustainable Procurement: Sustainable Procurement Tools and guidance: Part 1: 2020-2025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Being Drafted</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Version">
-    <vt:lpwstr>2.2</vt:lpwstr>
+    <vt:lpwstr>2.6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionNumber">
-    <vt:r8>14</vt:r8>
+    <vt:r8>18</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-FileNumber">
     <vt:lpwstr>CASE/531624</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Caveats">
     <vt:lpwstr>Caveat for access to SG Fileplan</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Date of Original [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Date Received [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-SG Web Publication - Category [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-SG Web Publication - Category 2 Classification [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionId">
-    <vt:lpwstr>vA82917605</vt:lpwstr>
+    <vt:lpwstr>vA85248340</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Date of Original">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Date Received">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-SG Web Publication - Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-SG Web Publication - Category 2 Classification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Required Redaction">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Shared By">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Access Conditions">
     <vt:lpwstr/>
   </property>